--- v0 (2026-05-21)
+++ v1 (2026-08-05)
@@ -526,83 +526,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты это серьезно? Хочешь сказать, ты, твоя девушка и я будем спать в одной куче? У тебя с головой всё в порядке?</w:t>
-[...31 lines deleted...]
-        <w:t>Инь Я пихнула Чжэн Сюйюя коленом:</w:t>
+        <w:t>— Ты это серьезно? Хочешь сказать, ты, твой парень и я будем спать в одной куче? У тебя с головой всё в порядке?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Инь Я пихнул Чжэн Сюйюя коленом:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хотя обращение прозвучало не совсем к месту, встретившись с глубоким и спокойным взглядом мужчины, ребята вмиг позабыли, как ещё его называть. Поддавшись общему порыву, Инь Я тоже ляпнула:</w:t>
+        <w:t>Хотя обращение прозвучало не совсем к месту, встретившись с глубоким и спокойным взглядом мужчины, ребята вмиг позабыли, как ещё его называть. Поддавшись общему порыву, Инь Я тоже ляпнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,50 +2126,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— О чем ты хотел поговорить? — Сы Юэ уютно устроился в одиночном кресле.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -3535,50 +3551,66 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«В твоем распоряжении»... Эти слова прозвучали как-то странно, заставив уши Сы Юэ гореть. Он бросил на мужчину подозрительный взгляд. Это ведь дом семьи Бай, с чего это Бай Цзянь будет слушать его распоряжения?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>