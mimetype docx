--- v0 (2026-05-24)
+++ v1 (2026-07-27)
@@ -590,50 +590,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Спустившись в столовую, Сы Юэ обнаружил, что ни Бай Лу, ни Бай Цзяня нет дома. Он был один, и на столе стоял прибор только для одного человека.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -1998,50 +2014,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Перед выходом Сы Юэ посмотрел на сияющего от счастья Бай Лу и решил всё-таки позвонить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -2478,51 +2510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзян Юнь выступила вперед, продолжая доклад о плане поглощения предприятия.</w:t>
+        <w:t>Цзян Юнь выступил вперед, продолжая доклад о плане поглощения предприятия.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2894,50 +2926,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>За дверью Цзян Юй сорвал галстук. Лицо его было белым как полотно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -3278,50 +3326,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чжоу Янъян впервые видел Бай Лу. Перед семьей Бай он инстинктивно лебезил: слишком богатые, слишком влиятельные. Обычные миллионеры вроде него и рядом не стояли с этим кланом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -4655,50 +4719,66 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Без проблем!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>