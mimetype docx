--- v0 (2026-05-24)
+++ v1 (2026-08-05)
@@ -718,50 +718,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Дядя Чэнь лично обрабатывал рану Сы Юэ. Вообще-то, на его должности — управляющего огромным поместьем с целым штатом прислуги — ему не полагалось заниматься подобным. Единственным человеком, которому он должен был прислуживать, был Бай Цзянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -2670,50 +2686,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>На второй день шторма поместье утонуло в тумане. Тайфун задерживался: по прогнозу он должен был ударить еще вчера, но теперь его ждали только послезавтра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -3630,50 +3662,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он встал впритык. Со скоростью торнадо умылся, почистил зубы и оставил последние пятнадцать минут на одежду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -4558,51 +4606,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сы Юэ поднял голову. У него были миндалевидные глаза с «лисий» разрезом — такие глаза кажутся невероятно внимательными, когда человек на чем-то сосредоточен. К счастью, его общая мужественность и прямой характер смягчали ту двусмысленность, которую обычно дарил такой разрез глаз. Но если смотреть только в его глаза, можно было легко потерять голову.</w:t>
+        <w:t>Сы Юэ поднял голову. У него были миндалевидные глаза с «лисьим» разрезом — такие глаза кажутся невероятно внимательными, когда человек на чем-то сосредоточен. К счастью, его общая мужественность и прямой характер смягчали ту двусмысленность, которую обычно дарил такой разрез глаз. Но если смотреть только в его глаза, можно было легко потерять голову.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>