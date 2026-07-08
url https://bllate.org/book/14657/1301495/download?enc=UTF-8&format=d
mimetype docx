--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -14,275 +14,243 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чжоу Янъян заметил, что обсуждения в сети принимали всё более странный оборот. Пользователи начали гадать, в каких позах всё происходило, а некоторые особо одарённые блогеры даже принялись рисовать карикатуры и безумные фанарты.</w:t>
-[...223 lines deleted...]
-        <w:t>«С точки зрения современной медицины, мужская беременность абсолютно невозможна. Гены тритонов не способны изменить биологическое строение человеческого тела. Разумеется, вы можете следить за новостями: мы ведем активные исследования, пытаясь решить проблему мужского деторождения», — гласил один из официальных ответов.</w:t>
+        <w:t>Чжоу Янъян заметил, что обсуждения в сети приняли совсем уж странный оборот. Люди начали гадать, какие у пары позы в постели, а некоторые художники даже начали рисовать арты — от эстетичных до откровенно кринжовых.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сдерживая смех, Чжоу Янъян протянул Сы Юэ шампур с говядиной:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Малыш, ну поешь хоть немного. Тебе-то ладно, но как ребёнок в животе это вынесет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ... — Сы Юэ стиснул зубы. — Жить надоело?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему хотелось запустить пустой банкой прямо в лицо другу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжоу Янъян явно намекал на обсуждения в сети. Там вовсю спорили, может ли Сы Юэ забеременеть, и даже тегали авторитетных гинекологов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [С точки зрения современной медицины мужская беременность абсолютно невозможна. Гены русалов не могут изменить анатомию человека. Но мы продолжаем следить за ситуацией и активно исследуем возможности прорыва в этой области.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,211 +270,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Как жаль! С такими генами, как у Сы Юэ и Бай Цзяня, не родить сотню детишек — это просто потеря для человечества и тритонов!!!!</w:t>
-[...159 lines deleted...]
-        <w:t>С глаз долой — из сердца вон. Сы Юэ отшвырнул телефон на журнальный столик и, оглядевшись, заметил отсутствие одного из друзей.</w:t>
+        <w:t>— [Какая жалость. С такими генами, как у Сы Юэ и Бай Цзяня, не родить сотню детей — это просто потеря для человечества и русалов!!!!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [Сы Юэ же из Цинбэя?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [Специальность «Клиническая биология русалов». Он один из двоих людей на курсе. Вроде и учится неплохо, не чета всяким бездельникам-мажорам. И друзья у него нормальные.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [Это точно. По лицу видно.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И дальше пошло обсуждение, как же всё-таки заставить Сы Юэ забеременеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С глаз долой — из сердца вон. Сы Юэ отшвырнул телефон на столик и огляделся. Инь Я нигде не было.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,1747 +494,1699 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А, он сказал, что надвигается шторм, и решил по-быстрому сплавать в море, сделать пару кругов.</w:t>
-[...1695 lines deleted...]
-        <w:t>— Как холодно.</w:t>
+        <w:t>— А, он сказал, что надвигается шторм, и поспешил в море — хочет успеть проплыть пару кругов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило Чжоу Янъяну договорить, как резкий порыв ветра ударил им в лица. Весна была обманчивой: стоило солнцу немного прогреть воздух за последние пару дней, как этот ветер мгновенно вернул зимнюю стужу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ почувствовал, что банка с газировкой в руке стала ледяной. Он толкнул Чжоу Янъяна:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сходи за пледом. И попроси притащить обогреватель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На открытой террасе от обычного отопления толку не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он откинулся в кресле. Вдалеке виднелись пары, прогуливающиеся по песку, и дети, собирающие ракушки. Ветер взбивал на море белые гребни волн; одна за другой они с грохотом обрушивались на берег.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мощный ветер гнал воду, перемешивая её, и в лицо ударил густой запах соли и холодной морской влаги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Волны становились всё быстрее и выше. Цинбэй — прибрежный город, и хотя он не на самом юге, влажность в воздухе ощутимо росла, начал сгущаться туман.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Появился Чжоу Янъян, за которым следовал официант с охапкой пледов и огромным тепловым пушкой. Сам Чжоу уже успел натянуть пуховик:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот и зачем нам это барбекю? Поели бы чего-нибудь другого и уже сидели бы в тепле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ закутался в плед, наблюдая, как сотрудники отеля с мегафонами просят людей покинуть пляж и уйти в безопасную зону.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Военной подготовки не будет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мясо остыло, — видать, от холода у Сы Юэ проснулся аппетит. Он повернулся и крикнул Цзян Шии: — Эй, Шии, поджарь мне пару грибов и хрящиков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Шии коротко кивнул и продолжил возиться у углей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ветер был сильным и сносил дым от мангала в одну сторону. Цзян Шии и Чжэн Сюйюй стояли с наветренной стороны. Чжэн Сюйюй покосился на Сы Юэ и прошептал Цзян Шии на ухо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Видел тренды в Weibo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Шии буркнул «угу»: — И что с того?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да просто неожиданно, — вздохнул Чжэн Сюйюй. — Сы Юэ вечно строит из себя крутого парня, а на фото рядом с Бай Цзянем — тихий как котенок. Получается, он только перед своими такой дерзкий?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С ними он был «своим», а Бай Цзянь — чужим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Над головами медленно выдвинулась автоматическая стеклянная крыша, закрывая террасу от косого мелкого дождя. Цзян Шии оставался бесстрастным:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжэн Сюйюй не заметил холодности друга и азартно продолжал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скажи, Сы Юэ ведь шифровался, да? Когда он успел познакомиться с Бай Цзянем? Мы же вообще ни сном ни духом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Шии лучше всех умел готовить хрящики. Он сосредоточенно смазывал их ароматным маслом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Просто династический брак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да точно нет! — тут же возразил Чжэн Сюйюй. — Подумай сам, в Цинбэе полно корпораций и семей. Тех, кто подходит Бай Цзяню больше, чем Сы Юэ — вагон и маленькая тележка. Почему именно он?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Цзян Шии стало ещё мрачнее. Он принялся яростно переворачивать шампуры, капли жира упали на угли, и пламя мгновенно взметнулось вверх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мать твою! Напугал! — Чжэн Сюйюй с воплем отпрыгнул на пару шагов, размахивая кисточкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Готово. Неси А-Юэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ за едой никогда сам не тянулся — только открывал рот. Хрящики были идеальными. Он неспешно ел, глядя на Инь Я, который как раз возвращался с моря.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Инь Я подбежал к ним и поднялся на террасу третьего этажа. Он прямиком направился к Сы Юэ и без лишних слов присел перед ним на корточки. Его глаза, круглые и яркие, сияли, а длинные ресницы подрагивали, когда он хитро прищурился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С днём свадьбы!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ от этих слов так сильно поперхнулся, что закашлялся до красноты. Все наверняка думали, что они расписались сегодня, ведь новость вышла только сейчас. На самом же деле свидетельства были получены гораздо раньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Инь Я был не первым, кто поздравил его, но первым, кто сделал это в лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже Вэнь Хэ прислала поздравление в WeChat. Она знала о договоре, но, видя, что к Сы Юэ относятся с заботой и нежностью, почувствовала облегчение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ветер и дождь усилились. Капли барабанили по стеклянной крыше с такой силой, будто хотели её разбить. Ветер завывал, вздымая на море гигантские волны, похожие на осколки тёмного стекла, бьющиеся о берег.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цветы на террасе неистово качались. Барбекю пришлось сворачивать, компания решила пойти в горячие источники.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Инь Я радостно вскинул руки: — Источники — это я «за»!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжоу Янъян подколол его: — Будешь супом из рыбы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Инь Я: — ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ смял пустую банку и встал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я пас. Мне пора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Шии мгновенно вскинул на него взгляд. Сы Юэ стало немного неловко, что он снова их кидает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В другой раз. В следующий раз я поговорю с Бай Цзянем и устрою тусовку за мой счёт на всю ночь. — Сы Юэ глянул на часы. Десятый час. Пора. И дело было не только в запрете Бай Цзяня — возвращаться в такую погоду слишком поздно было просто опасно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ помнил ту историю с гигантским осьминогом. Он его не видел, но раз тот смог протаранить его машину так, что она врезалась в дерево, значит, тварь была серьёзная.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ ушёл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжэн Сюйюй схватил за руку Цзян Шии, который порывался пойти следом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты чего? Сам не свой в последнее время. То, что А-Юэ вышел за Бай Цзяня — это же круто. Порадуйся за него, не ходи с такой похоронной миной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За Сы Юэ, как обычно, приехал водитель. В семье Бай было несколько водителей, но так как Сы Юэ учился и любил гулять, Бай Цзянь закрепил за ним личного шофёра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ забрался в салон. Печка работала на полную. Он вздрогнул от холода:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бр-р, морозяка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2286,83 +2206,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Молодой господин Юэ, нам нужно поспешить. Дождь усиливается.</w:t>
-[...31 lines deleted...]
-        <w:t>Сы Юэ кивнул и бесформенной кучей забился на заднее сиденье, доставая телефон:</w:t>
+        <w:t>— Молодой господин А-Юэ, нам нужно поспешить. Дождь усиливается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ кивнул и мешком повалился на заднее сиденье.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2382,467 +2302,403 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дорога от побережья до дома по горному серпантину занимала около часа. Небо словно разорвало невидимой рукой, и оттуда хлынули потоки воды. Ветер завывал так неистово, что даже отличная звукоизоляция роскошного авто не могла полностью заглушить этот рев.</w:t>
-[...415 lines deleted...]
-        <w:t>Пейзаж за окном машины окончательно превратился в размытое пятно. Сы Юэ ответил:</w:t>
+        <w:t>Путь от города до побережья по горному серпантину занимал около часа. Небо будто распороли невидимым ножом, и оттуда хлынули потоки воды. Ветер выл так, что даже отличная шумоизоляция дорогого авто не спасала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На дорогах быстро образовались лужи, вода стекала в низины бурными потоками. Придорожные деревья, едва успевшие распустить листву, гнулись под ударами стихии, их ветви хлестали по воздуху как плети.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С разрешения Сы Юэ водитель включил радио. В салоне зазвучал официальный женский голос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«В ближайшую неделю в Цинбэе ожидаются ливни и штормовое предупреждение. Тайфун "Чёрный кот" приближается к побережью Цинбэя, Чжоунаня и Танъэра. Ожидаемое время прибытия — завтра в 19:40. Просим жителей подготовиться к сильному ветру и похолоданию, запастись продуктами первой необходимости и без нужды не покидать дома».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«В настоящее время все школы Цинбэя закрыты. Старшеклассникам и студентам вузов рекомендуется минимизировать передвижения вне помещений. После занятий студентов должны забирать родители, одиночные прогулки запрещены...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ слушал и невольно поражался: Бай Цзянь что, ходячий прогноз погоды? Он говорил, что будет шторм и тайфун — и вот они.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видно, он сегодня слишком часто вспоминал о Бай Цзяне, и тот это почувствовал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ зазвонил телефон. Это был Бай Цзянь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тебя нет дома, — Бай Цзянь снял пальто и передал его тётушке Линь. Дядюшка Чэнь подал горячий чай. В камине весело трещали дрова, а в медном кофейнике на углях грелось молоко с кофе. Бай Лу сидел рядом, пуская слюнки на аромат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дядюшка Чэнь налил ему чашку, прошептав: — Это господин Бай Цзянь велел приготовить специально для молодого господина А-Юэ. Если бы вы хотели, могли бы вернуться пораньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Лу надулся: — Дядюшка Чэнь, у меня хвостик болит, честно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ ответил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2862,659 +2718,531 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Водитель шепнул:</w:t>
-[...607 lines deleted...]
-        <w:t>Войдя в дом, Сы Юэ заглянул в гостиную. Бай Цзянь уже переоделся в домашнее: на нем был нежно-голубой свитер и очки. Весь его облик излучал благородство и спокойствие. Услышав шум в прихожей, он поднял на вошедшего мягкий взгляд.</w:t>
+        <w:t>Водитель тихо подсказал: — Около получаса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Минут через тридцать буду, — повторил Сы Юэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Будь осторожен на дороге, — Бай Цзянь подошёл к окну. Дождь лил стеной, туман сгущался. — Если что — звони.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он положил трубку, водитель не удержался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Бай Цзянь очень за вас переживает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ запустил на телефоне игру — про выращивание цыплят. Рассыпал им зерно, погладил виртуальную собаку и лениво отозвался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да у него характер такой. Он со всеми вежлив.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет-нет, — покачал головой водитель. — Господин Бай Цзянь — человек почтенного возраста, вежливость для него — просто правило приличия. Но к вам он проявляет искреннюю заботу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да неужели? — Сы Юэ задумался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вспомнил, как Бай Цзянь говорил, что он старше даже родителей нынешнего поколения семьи Бай. Значит, ему не сто с лишним лет... а сколько? Перевалило за двести? У такого «старого монстра» хитрости в голове должно быть бесконечное множество. Наверняка его манера очаровывать людей — просто отточенный навык.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда машина выехала на серпантин, шум прибоя стал оглушительным. Водитель сбавил скорость, ведя машину крайне осторожно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В итоге путь занял не полчаса, а целый час. Сы Юэ переступил порог дома почти в полночь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дядюшка Чэнь встречал его с зонтом, одетый в неизменный костюм-тройку. Он подбежал к машине: — Господин Бай Цзянь всё это время ждал вас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ замер: — Он мог бы лечь спать, не стоило меня ждать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дядюшка Чэнь: — Ливень очень сильный, горная дорога ночью опасна. Господин Бай Цзянь не мог успокоиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Войдя в дом, Сы Юэ заглянул в гостиную. Бай Цзянь уже переоделся в домашнее: нежно-голубой джемпер, на носу очки для чтения. Он выглядел как воплощение уюта и благородства. Услышав шум в прихожей, он мягко обернулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3534,403 +3262,339 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Угу... — Сы Юэ внезапно почувствовал себя немного виноватым.</w:t>
-[...351 lines deleted...]
-        <w:t>— Да ничего особенного, — ответил Сы Юэ. — Поели барбекю. Ребята хотели в караоке, но я не пошел.</w:t>
+        <w:t>— Угу... — Сы Юэ внезапно почувствовал укол совести.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сменил обувь и подошёл к дивану. Сев напротив, спросил: — Почему ты ещё не спишь? — и тут же пожалел. Зачем он это спросил? Сам же напрашивается на нравоучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На столике всё ещё подогревался кофейник. Бай Лу выпил первую порцию, это была уже вторая заварка. Золотистый медный чайник с изящными ручками и маленькой крышкой, похожей на шпиль башни с белым кристаллом наверху. Вещь выглядела как антиквариат из музея — не старая, но классически безупречная.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Цзянь отложил газету, наклонился и, обернув ручку белой салфеткой, налил молоко в золотистую чашку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Добавить сахару?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ покачал головой: — Не нужно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почему-то Сы Юэ казалось, что, несмотря на всю мягкость, каждое слово и жест Бай Цзяня имели вес, способный прижать к земле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чашка была с термоизоляцией. Сы Юэ обхватил её ладонями. Дома он не пил молоко месяцами, а здесь, рядом с Бай Цзянем, уже второй раз пил его, сам того не замечая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Рассказывай, как погуляли?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да ничего особенного, — ответил Сы Юэ. — Поели барбекю. Они хотели ещё в караоке, но я не пошёл.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3950,147 +3614,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да, я обещал тебе быть в десять, — ответил Сы Юэ и тут же добавил: — Хоть я и опоздал, но это из-за дождя, так что опоздание не считается.</w:t>
-[...95 lines deleted...]
-        <w:t>Сы Юэ не заметил перемены в нем. Он кивнул:</w:t>
+        <w:t>— Угу. Я обещал тебе вернуться к десяти. — Сы Юэ помедлил и добавил: — Я опоздал, но это из-за дождя. Так что технически я не виноват.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Снаружи бушевала стихия. Бай Цзянь откинулся на спинку дивана. Его взгляд упал на газету, пальцы на мгновение напряглись, а на тыльной стороне ладони на пару секунд проступили едва заметные чешуйки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Иди отдыхать, уже почти полночь, — голос его был по-прежнему ласковым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ не заметил изменений.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4110,1075 +3774,1011 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>А ведь и правда вкусно — не приторно, не жирно и без того противного привкуса парного молока.</w:t>
-[...1023 lines deleted...]
-        <w:t>— Иди спать, А-Юэ. Спокойной ночи, — с улыбкой произнес он.</w:t>
+        <w:t>А ведь вкусно. Не слишком сладко, без того противного привкуса парного молока.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рядом с Бай Цзянем он не знал, о чём говорить, поэтому концентрировался на еде и питье, хотя мысли витали где-то далеко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ пил маленькими глотками, осторожно дуя на горячую жидкость. Он выглядел как гордый, но притихший котенок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Цзянь снова взял газету. Его зрачки несколько раз сменили цвет: от иссиня-чёрного до пепельно-серого и серебристого. Вслед за руками чешуя пару раз промелькнула на шее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шестнадцатое число ещё не наступило, но чем ближе оно было, тем чаще в полночь у него проявлялись признаки атавизма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он помолчал, а потом спросил Сы Юэ, который сосредоточенно допивал молоко:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А-Юэ, ты боишься русалов?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, — не задумываясь, выпалил Сы Юэ. — Я видел партнёра моего друга, он тоже русал. Они красивые, чего их бояться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты видел первородных русалов? — зрачки Бай Цзяня стали гораздо темнее. В гостиной горели только бра, и Сы Юэ не мог разглядеть эти перемены в деталях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет. — В энциклопедиях об этом не писали. — А есть «первородные»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как и люди произошли от приматов — хотя у вас есть и другие теории — русалы тоже прошли путь эволюции, — Бай Цзянь отложил газету. — Первые русалы не просто имели хвосты. Ради выживания их хвостовые плавники были острыми как бритвы, а зубы напоминали клыки зверей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Длиннее, чем сейчас. Острее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В Сы Юэ проснулось любопытство. Он замер с чашкой в руках:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А какие они сейчас? — Он видел только руки Бай Цзяня, но никогда не обращал внимания на его зубы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Цзянь слизнул что-то с поверхности зубов: — Хочешь посмотреть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ оживился: — Можно?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Бай Цзянь кивнул, Сы Юэ поставил чашку и подошёл к нему, присев на корточки. Бай Цзянь слегка наклонился и приоткрыл рот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ смотрел очень внимательно. Свет был приглушённым, поэтому он склонил голову набок, наблюдая, как зубы Бай Цзяня начинают меняться. Ровные жевательные поверхности становились неровными, коренные зубы заострялись и слегка загибались внутрь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это отличалось от того, что он видел у Инь Я. У Инь Я даже в истинной форме зубы были человеческими. А у Бай Цзяня они сейчас напоминали оскал хищного зверя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Любопытство пересилило страх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ непроизвольно потянулся и коснулся пальцем кончика одного из острых зубов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подушечку пальца кольнуло. Он быстро отдернул руку — на коже выступила капелька крови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ого, ничего себе! — в глазах Сы Юэ читалось восхищение. — Сейчас у всех русалов такие зубы? Почему у того парня, друга моего знакомого, не такие?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Они проявляются только во время охоты, — зубы Бай Цзяня мгновенно приняли обычный вид. Он выпрямился, глядя на сидящего у его ног удивлённого парня. — У первородных они были ещё длиннее и острее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— К тому же гены зверя в них были сильнее. Многие черты их тела были созданы для убийства. Современные русалы в процессе эволюции стали почти неотличимы от людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ понимающе закивал: — Я никогда такого не видел. Но думаю, я бы не испугался. — Он не был уверен на сто процентов, ведь даже простое касание зуба Бай Цзяня оставило ранку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А то, что ты видел сейчас... — Бай Цзянь протянул руку и коснулся волос Сы Юэ. — Тебе страшно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, — Сы Юэ покачал головой. — Ну и что, что зубы острые, а руки огромные? Ты же всё равно Бай Цзянь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только он это произнёс, глаза Бай Цзяня на мгновение стали ослепительно-серебряными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он подавил в себе желание притянуть Сы Юэ к себе и вдохнуть его запах. Лишь мягко улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Иди спать, А-Юэ. Спокойной ночи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>