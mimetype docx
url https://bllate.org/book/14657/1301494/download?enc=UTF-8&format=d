--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -14,83 +14,83 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Любимец судьбы Бай Цзянь заботливо подает воду первокурснику у ворот Цинбэйского университета».</w:t>
-[...31 lines deleted...]
-        <w:t>«Нынешний глава семьи Бай, похоже, тайно женился! Нажмите на фото, чтобы увеличить».</w:t>
+        <w:t>«Гордость нации Бай Цзянь заботливо подаёт воду первокурснику у ворот университета Цинбэй».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нынешний глава семьи Бай, похоже, тайно вступил в брак. Подробности — на фото (нажмите, чтобы увеличить)».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -110,1043 +110,1011 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Люди обожают сплетни, а уж сплетни о богачах — тем более. Особенно если речь идет о таком скрытном и непубличном человеке, как Бай Цзянь.</w:t>
-[...991 lines deleted...]
-        <w:t>— А что тут крипового? — Сы Юэ попытался представить Бай Цзяня в... такой ситуации, и банка с газировкой в его руке с хрустом смялась. — Да, реально крипово.</w:t>
+        <w:t>Люди обожают сплетни, а уж сплетни о богачах — тем более. Особенно если это касается Бай Цзяня, который всегда вёл крайне закрытый образ жизни. Если бы не эти внезапные новости, все бы и позабыли, что Бай Цзянь тоже человек (или почти человек) и ему свойственно влюбляться и жениться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В отличие от многих представителей их круга, чья жизнь от первой встречи до свадьбы транслируется в сеть в реальном времени, Бай Цзянь появился в инфополе сразу с «бомбой» — он женат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И его избранник — студент университета Цинбэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [Сы Юэ? Младший господин семьи Сы? Я его знаю. Характер так себе, но внешность — отвал всего. Неудивительно, что Бай Цзянь на него запал.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [Да ладно вам. У людей их круга чувства ничего не значат. Очевидно же, что это деловой династический брак.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [Чушь! Кто-то другой, может, и пошёл бы на принудительный брак, но вы правда думаете, что Бай Цзяня можно к чему-то принудить?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [Бай Цзянь надевает ему кольцо... Боже, как сладко! Шипперю их!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [А парень такой лапочка. Хоть причёска и взъерошенная, всё равно милашка. Такой контраст!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [Погодите, если мне память не изменяет, Бай Цзянь — русал, а в семье Сы все люди... Это же... межвидовая любовь. Впервые такое вижу. У них вообще получится?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [В каком именно смысле «получится»?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [Да во всех. Слышал, русалы в брачный период предпочитают свою истинную форму. К тому же они живут намного дольше людей, поэтому обычно не ищут партнёров среди нашего вида. Ну, максимум погулять, но свадьба... Вижу такое первый раз.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [Зато как они смотрятся вместе! Куча звёзд постоянно то сходятся, то расходятся, но эта пара — первая, кто выглядит так эстетично и искренне, хотя они даже не из шоу-бизнеса.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [Разница в возрасте только великовата. Бай Цзяню же за сто лет? Если перевести на человеческие мерки, учитывая среднюю продолжительность жизни семьи Бай, ему сейчас около тридцати с хвостиком. Так что это... настоящий «старший партнёр». Чёрт, какой же он шикарный!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [У Сы Юэ есть Weibo?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [@СыЮэСамыйКрасавчик]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [@СыЮэСамыйКрасавчик]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [@СыЮэСамыйКрасавчик]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [Совершенно не вписывающийся в окружение Бай Цзяня бездельник из золотой молодёжи. Даже если мне предъявят доказательства сделки, я не поверю. Не верю, что Бай Цзянь мог заключить деловой союз с таким сопляком.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [Предыдущий оратор прав! Значит, это настоящая любовь!!!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ пристально следил за комментариями. Ему было не до еды, хотя Чжоу Янъян принёс тарелку его любимой говядины вагю, обжаренной в текиле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они находились на террасе курортного отеля. Обилие зелени и цветов превращало террасу в настоящий природный оазис. Неподалёку Чжэн Сюйюй и остальные возились с барбекю в компании нескольких новых лиц — сказали, что это их новые однокурсники.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ в одиночестве развалился в плетёном кресле. Густые заросли вьюнка скрывали его от чужих глаз. Он был полностью поглощён чтением комментариев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И чем больше он читал, тем больше закипал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что значит «Сы Юэ явно будет пассивом»?! — Сы Юэ резко сел. Его внезапный выкрик заставил Чжоу Янъяна вздрогнуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжоу Янъян поставил тарелку с мясом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну... это недалеко от истины. Не факт, что ты снизу, но Бай Цзянь точно не будет пассивом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Русалы обычно не бывают снизу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В каком смысле? — Сы Юэ на мгновение опешил. В его энциклопедиях об этом не было ни слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжоу Янъян прислонился к столу с банкой пива в руке:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну, из-за разницы в размерах. В истинной форме русалы в два раза длиннее людей. Тебе не кажется, что если русал будет снизу, это будет выглядеть... странно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И что тут странного? — Сы Юэ на секунду представил Бай Цзяня в этой роли, и... от неожиданности смял жестянку с газировкой. — Ладно, действительно странно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,595 +1134,547 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Кто бы мог подумать, что ты попадешь в тренды не из-за того, что гнал как псих без тормозов, и не из-за того, что по пьяни пробежал три километра с мусорным баком на плече, а потому что... женился.</w:t>
-[...543 lines deleted...]
-        <w:t>Заметив, что друг залип, Чжоу Янъян помахал рукой у него перед лицом:</w:t>
+        <w:t>— Кто бы мог подумать. Ты попал в тренды Weibo не из-за безумных гонок, отказавших тормозов или того, что по пьяни пробежал три километра с мусорным баком на плечах, а из-за свадьбы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Причём с Бай Цзянем. Сколько ни смотрю, всё равно кажется, что вы из абсолютно разных миров, — добавил Чжоу Янъян.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ следил за временем. Минут через десять он должен был опубликовать текст, который прислала ему Цзян Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>О том, как они познакомились. Цзян Юнь написала, что это была любовь с первого взгляда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что это судьбоносная встреча. Межвидовая любовь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Короче говоря, Сы Юэ сам себя в этом тексте не узнавал. Однако история выглядела убедительно и трогательно. Сы Юэ и сам бы почти прослезился от этой романтики, если бы главным героем не был он сам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ минута в минуту опубликовал «опровержение», окончательно подтвердив слухи о браке с Бай Цзянем, причём подчеркнув, что это не сделка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кольцо на пальце было настоящим, свидетельство о браке — тоже. Сы Юэ подставил лицо морскому бризу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Холостяцкая жизнь официально закончена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжоу Янъян приобнял его за плечи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да ладно, это же деловой брак. Все живут своей жизнью. Брат Чжэн Сюйюя и его жена тоже развлекаются по отдельности, зато каждую неделю подкидывают инфоповод для трендов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ нахмурился и оттолкнул друга:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне это неинтересно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Машины привлекали его куда больше. Если есть на чём погонять, остальное приложится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же Бай Цзянь был редким, идеальным партнёром для сотрудничества. Даже если бы он действительно искал любви, Сы Юэ сомневался, что встретил бы столь совершенного человека. Или русала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметив, что Сы Юэ задумался, Чжоу Янъян помахал рукой перед его глазами:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,1075 +1694,1107 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В десять мне нужно быть дома, — ответил Сы Юэ. — У нас завтра сборы, забыл?</w:t>
-[...1023 lines deleted...]
-        <w:t>Две трети верхнего этажа занимал бассейн. Вода в него закачивалась напрямую из океана и регулярно обновлялась.</w:t>
+        <w:t>— В десять мне нужно уйти, — ответил Сы Юэ. — Завтра военная подготовка, забыл?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжоу Янъян:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А мне отец помог отпроситься. Сказал, что у меня аллергия на ультрафиолет. Так что я свободен от маршировки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ: — ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ не хотелось больше ничего объяснять другу. Он снова лёг и уткнулся в телефон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Цзянь сделал репост его записи и добавил в комментарии смайлик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Профиль Бай Цзяня был создан только сегодня. Это был его первый пост, он даже не успел пройти верификацию. Количество подписчиков росло как на дрожжах. Если заглянуть в список, первыми в нём были сплошь акулы бизнеса с подтверждёнными аккаунтами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Бай Цзянь не подписался ни на кого в ответ. В списке его подписок был только один человек: @СыЮэСамыйКрасавчик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ без колебаний подписался в ответ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ответив на подколы нескольких друзей и на кучу восклицательных знаков от бывших одноклассников, он переключился в WeChat и написал Бай Цзяню:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Так пойдёт?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кажется, все формальности соблюдены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Цзянь ответил через пару минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Да. Спасибо за труды, А-Юэ. Ты отлично справился.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сы Юэ почувствовал себя так, будто учитель приклеил ему на лоб поощрительную звёздочку. Он заблокировал телефон. Лицо горело, сердце бешено колотилось. Наверное, всё потому, что Бай Цзянь был слишком выдающимся — намного мудрее, опытнее и старше его. Получить от него похвалу значило получить признание и одобрение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для Сы Юэ, которого вечно звали бездельником и сопляком, это было чертовски непривычно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А в сети тем временем обсуждение разгоралось с новой силой. Пользователям интернета нужно было лишь дать зацепку, и их фантазия улетала в космос. Несмотря на то, что раньше Сы Юэ и Бай Цзянь никогда не пересекались, фанаты уже вовсю «находили романтику в мелочах».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже то, что в их именах по два иероглифа, сочли знаком судьбы и идеальным совпадением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [Бай Цзянь зарегистрировался в Weibo только ради Сы Юэ. И подписан только на него одного. Как это мило! Сплошной сахар!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [Я видела, что младший брат Бай Цзяня, Бай Юанье, подписался на него, но тот не ответил взаимностью! Ха-ха-ха! Бай Юанье лайкает, комментит и репостит всё подряд у брата и Сы Юэ. Впервые вижу, чтобы он так подлизывался.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [Посмотрела на Бай Цзяня и тоже захотела себе русала. Что со мной не так?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [Русалы — те ещё эстеты. Если дело касается их вида, они смотрят на хвост. Если нет — на лицо. А характер... да какая разница, если они недовольны, они тебя просто прихлопнут. Так что скверный характер — не проблема.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [У русалов очень сильное либидо. Если у вас слабое здоровье, лучше не заводите себе партнёра-русала — затр@хает до смерти.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [Это правда. А ещё у них очень много эякулята, это может быть некомфортно.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [Ну что сказать, межвидовые отношения возможны, но там слишком много нюансов, к которым нужно привыкать. Если вы не любите друг друга до беспамятства, то лучше и не начинать.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [У Бай Цзяня наверняка бешеное либидо.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [Кстати, а какого цвета у него хвост? Кто-нибудь знает?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [Кто-то сливал инфу, что чёрный.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [Да ну, чёрный — это же у низших русалов. Бай Цзянь не может быть таким. Помню, говорили, что у него серебряный.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [Думаю, он прозрачный.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [...]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В это время Бай Цзянь всё ещё был в офисе, заканчивая дела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его кабинет был огромен и занимал весь верхний этаж. Здание корпорации Бай представляло собой цилиндр с полой сердцевиной и стеклянными переходами — одно из самых известных и дизайнерских строений в Цинбэе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Две трети верхнего этажа занимал бассейн. Вода в него поступала напрямую из глубокого моря и регулярно менялась.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2862,1267 +2814,1267 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бассейн отделяло от кабинета огромное панорамное окно. Снаружи располагалась рабочая зона, где сейчас на диване сидели двое гостей и негромко беседовали с Бай Цзянем.</w:t>
-[...1215 lines deleted...]
-        <w:t>— К тому же, — замялся Цзян Юнь, — мне кажется, во время отката у него просто портится характер и он становится более жестоким.</w:t>
+        <w:t>Бассейн отделяло от кабинета гигантское панорамное окно. В офисной зоне на диване сидели двое гостей и негромко беседовали с хозяином.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это были двое старейшин семьи Бай. Прямого кровного родства с Бай Цзянем у них не было, как и косвенного. Русалы — существа социальные с сильным чувством общности; живя долго, они объединяются в кланы для развития.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Формально они считались старшими родственниками Бай Цзяня, но на деле Бай Цзянь был старше их лет на сто.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они долго колебались, переглядываясь, пока один наконец не заговорил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На самом деле, мы по-прежнему считаем, что этот брак слишком поспешный. Семья Сы не является ни ведущей, ни самой выгодной партией. И уж тем более Сы Юэ. Господин Бай Цзянь, у вас были варианты получше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Втайне они надеялись, что «плодородные воды» не утекут к людям. Было бы идеально, если бы Бай Цзянь выбрал в пару русала, чтобы продолжить чистую линию генов. А дети от человека — разве это не гибриды?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же человеческий мужчина не способен к деторождению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Цзянь перелистал документы, на несколько секунд поднял взгляд на гостей и вежливо произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мои личные дела — это то, во что вам двоим лучше не вмешиваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Семья Бай принадлежит не только тебе, — недовольно буркнул один из них. — Ты выступаешь под знаменем рода Бай, почему мы не можем вмешаться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Цзянь отложил ручку. В его глазах промелькнула мягкая улыбка, но тон стал ледяным:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот когда вы оба скончаетесь, семья Бай станет принадлежать только мне. Разве нет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старейшины, прекрасно понимавшие, что в соревновании «кто дольше проживёт» им с Бай Цзянем не тягаться, замолчали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За дверью по обе стороны стояли Цзян Юнь и Цзян Юй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Переглянувшись, Цзян Юй шепнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему второй и третий дяди вечно суют нос не в своё дело? Полезли поучать самого Бай Цзяня. Не боятся, что он забросит их в море мячики ловить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Насколько мне известно, за мячиками в море пока летал только ты, — отозвался Цзян Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Юй, улыбаясь, сменил тему:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как там обстановка в сети?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нормально. Второй дядя, кажется, нанял людей, чтобы задать нужный тон комментариям, но ничего не вышло. Сам понимаешь, интеллект второго дяди ниже среднего даже для русала. Он даже нормальный хаос устроить не способен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Юй притворно посочувствовал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какая жалость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре после этого старейшины один за другим покинули кабинет. Увидев застывших по бокам ассистентов, второй дядя холодно хмыкнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Псы Бай Цзяня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Юй осклабился. Его клыки казались чуть длиннее и острее обычных:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне только в радость. А вот вам даже псом господина Бай Цзяня стать не светит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо второго дяди потемнело, и он поспешно ушёл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прошло ещё какое-то время, но Бай Цзянь так и не выходил. Цзян Юнь взглянул на часы — почти одиннадцать. Цзян Юй спросил, в чём дело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Следующий понедельник — шестнадцатое число.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Юнь заглянул в кабинет, за стеклами его очков читалась тревога:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не знаю, предупредил ли Бай Цзянь Сы Юэ. Боюсь, если Сы Юэ наткнётся на него в тот день, будет беда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Юй задумался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да ладно, ничего страшного. Просто он станет немного вспыльчивым, людей же он не ест.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ... — Цзян Юнь сухо ответил: — Ты слишком легкомыслен. Это только потому, что у Бай Цзяня разум сильнее инстинктов. Хотя мы и сами русалы, я не отрицаю, что в нашей крови всё ещё живут первобытные гены ярости и жестокости. А из-за того несчастного случая много лет назад у господина Бай Цзяня каждое шестнадцатое число происходит атавистическая трансформация.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В такие моменты господин Бай Цзянь ничем не отличается от дикого зверя, хотя интеллект Бай Цзяня при этом сохраняется, — взгляд Цзянь Юня стал сложным. — Нам повезло, что у него такая невероятная самодисциплина. Иначе он бы перегрыз всех обитателей океана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Юй шепотом добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да и сейчас разница небольшая. Разве что цели стали избирательнее. В прошлое шестнадцатое число Бай Цзянь поймал стаю тигровых акул, запер их в гроте и заставил гоняться за мячом. Кто не гнался — того он рвал на куски.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Юй замялся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И ещё... мне кажется, что после трансформации Бай Цзянь становится просто невыносимо жестоким и скверным по характеру.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4142,211 +4094,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я за другое переживаю.</w:t>
-[...159 lines deleted...]
-        <w:t>— Ты хочешь сказать, что шестнадцатого числа господин Бай Цзянь... сорвется на Сы Юэ?!</w:t>
+        <w:t>— Я беспокоюсь о другом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О чём? — не понял Цзян Юй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Юнь посмотрел на него как на дурака:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Бай Цзянь уже много лет находится в брачном периоде, но у него не было партнёра. А теперь появился Сы Юэ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>До Цзян Юя наконец дошёл смысл слов брата. Он вскрикнул от удивления:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты хочешь сказать, что шестнадцатого числа Бай Цзянь может сорваться на Сы Юэ?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>