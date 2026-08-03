--- v0 (2026-05-24)
+++ v1 (2026-08-03)
@@ -270,50 +270,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>На следующий день после полудня Сы Юэ должен был пойти в университет на собрание группы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -526,51 +542,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Семья Сы не была настолько никчемной, чтобы об неё мог вытирать ноги каждый встречный — просто она не шла ни в какое сравнение с такими могущественными кланами, как Баи. Он никогда не собирался кичиться своим происхождением, но неужели еще до начала учебы он столкнулся с видовой дискриминацией?</w:t>
+        <w:t>Семья Сы не была настолько никчемной, чтобы об неё мог вытирать ноги каждый встречный — просто она не шла ни в какое сравнение с такими могущественными кланами, как Бай. Он никогда не собирался кичиться своим происхождением, но неужели еще до начала учебы он столкнулся с видовой дискриминацией?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>