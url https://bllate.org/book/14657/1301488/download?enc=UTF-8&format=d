--- v0 (2026-05-23)
+++ v1 (2026-07-27)
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Однако Янъян не стал его выдавать. Дела семей Сяо и Бай были не того уровня, чтобы в них совали нос младшие. Если Сы Юэ так говорит — значит, у него есть причины. Чжоу Янъян даже решил подыграть:</w:t>
+        <w:t>Однако Янъян не стал его выдавать. Дела семей Сы и Бай были не того уровня, чтобы в них совали нос младшие. Если Сы Юэ так говорит — значит, у него есть причины. Чжоу Янъян даже решил подыграть:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,50 +1358,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Было около десяти вечера, до «комендантского часа» оставалось еще много времени. Сы Юэ вежливо отклонил приглашение друзей поесть шашлыков и уехал на такси.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -1775,50 +1791,66 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Так что не подходите к А-Юэ слишком близко. Тритоны оставляют свой запах на партнере, чтобы отпугнуть чужаков с дурными намерениями. Вы не чувствуете этот запах на А-Юэ, но я — чувствую. Это и защита господина Бай Цзяня, и его послание другим тритонам. Тот букет тоже был предупреждением для вас, понимаете?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>