--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -2702,51 +2702,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вы просто думаете, что я была зол на то, что вы сказали той ночью, и даже избегал этого. Честно говоря, я был очень подавлен. Я подавал тарелки в ночных клубах и выпивал бокал вина за две тысячи юаней. Я не мог выпрямить спину, но я бы не стал сравнивать себя с людьми, проводящими время в ночных клубах, поэтому мне было очень некомфортно в то время.</w:t>
+        <w:t>— Вы просто думаете, что я был зол на то, что вы сказали той ночью, и даже избегал этого. Честно говоря, я был очень подавлен. Я подавал тарелки в ночных клубах и выпивал бокал вина за две тысячи юаней. Я не мог выпрямить спину, но я бы не стал сравнивать себя с людьми, проводящими время в ночных клубах, поэтому мне было очень некомфортно в то время.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>