--- v0 (2026-05-24)
+++ v1 (2026-07-18)
@@ -14,5251 +14,2995 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 29</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...3551 lines deleted...]
-        <w:t/>
+        <w:t>Янь Шитин понял, что это голос Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли, который еще мгновение назад был в поле его зрения, теперь бесследно исчез.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин резко замер на месте, плотно сжав тонкие губы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Крепче перехватив зонт, он вспомнил, где только что стоял Юй Ли, развернулся и пошел против толпы, возвращаясь к беседке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он быстро огляделся по сторонам, но Юй Ли нигде не было видно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин нахмурился, развернулся и побежал к ручью, протекавшему неподалеку от беседки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли как раз цеплялся за тонкое деревце, пытаясь выбраться на берег, когда вдруг услышал встревоженный голос Янь Шитина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он поднял голову и увидел бегущего к нему мужчину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На лице Янь Шитина отразилось смятение, какого Юй Ли еще никогда у него не видел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли слегка растерялся, и в это же мгновение Янь Шитин уже оказался прямо перед ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметив его плотно сжатые губы и исходящую от него тяжелую, давящую ауру, Юй Ли поспешно попытался его успокоить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я в порядке…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Губы Янь Шитина оставались напряженными, он не произнес ни слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Быстрым взглядом он осмотрел Юй Ли с головы до ног и, не обнаружив видимых ран, немного расслабился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Юй Ли стоял в вязком иле у самого ручья, и обе его ноги глубоко увязли. На руке, которой он цеплялся за тонкое деревце, виднелись ссадины — было непонятно, где он успел их получить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Янь Шитина потемнел. Он вложил зонт в руку Юй Ли, одной рукой обхватил его за талию и легко вытянул из жидкой грязи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли изумленно выдохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока он пребывал в замешательстве, раздался низкий голос Янь Шитина:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ноги не повредил?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли покачал головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот только грязь забилась прямо в кроссовки, и это было крайне неприятно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли и сам не понимал, когда стал таким изнеженным. В детстве он босиком бегал по грязи и ловил вьюнов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он раздосадовано прикусил губу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин пристально посмотрел на него, затем внезапно повернулся спиной и присел перед ним на корточки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Залезай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли окончательно растерялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он предлагает донести его на спине?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Немного поколебавшись, Юй Ли тихо произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не ранен, могу идти сам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин лишь холодно повторил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Залезай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дождь уже успел намочить его волосы. Видя это, Юй Ли не решился упрямиться дальше. Он крепко сжал зонт и неловко, всем телом одеревенев от смущения, забрался на спину Янь Шитина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин сжал руки в кулаки, избегая прямого прикосновения ладоней к его бедрам, надежно приподнял его и уверенным шагом направился вниз по горе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дождь постепенно усиливался, дорога становилась все более труднопроходимой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако шаг Янь Шитина оставался твердым, а держащие Юй Ли руки — сильными; Юй Ли совсем не чувствовалось тряски.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одной рукой Юй Ли обнимал Янь Шитина за шею, а другой изо всех сил старался ровно держать зонт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Капли дождя с шумом барабанили по натянутому куполу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слушая этот глухой стук, Юй Ли немного подумал и негромко спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты испугался, что я снова поскользнусь и это навредит ребенку?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не дожидаясь ответа Янь Шитина, он продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не волнуйся, я буду беречь его и не допущу, чтобы с ним что-то случилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли, разумеется, тоже не хотел, чтобы с ребенком произошла беда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому, когда его нога соскользнула с края ступени беседки и он начал падать в ручей, в то единственное мгновение он думал только о защите малыша. Он инстинктивно вцепился в тонкое деревце у воды, едва удержав равновесие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно из-за этого на его ладонях остались ссадины от трения о кору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После слов Юй Ли шаг Янь Шитина на секунду замедлился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Там, где Юй Ли не мог видеть, кадык мужчины дернулся. После долгого колебания он лишь глухо обронил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но как он мог объяснить это иначе? Они поженились ради ребенка, а теперь, спустя всего несколько дней, он отрицает свою заботу о нем?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин с мрачным видом замолчал и продолжил уверенно нести Юй Ли вниз по склону.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли не заметил перемены в его настроении. Он опустил зонт чуть ниже, чтобы порывы ветра не качали его из стороны в сторону.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Остаток пути они прошли в полном молчании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оказавшись у круглосуточного магазина у подножия горы, Янь Шитин набрал номер водителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока они ждали машину, Янь Шитин зашел в магазин и купил полотенце и влажные салфетки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре перед ними припарковался автомобиль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сев в салон, Янь Шитин протянул Юй Ли полотенце и салфетки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вытрись, а то простудишься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, — Юй Ли принял вещи и принялся промакивать мокрые волосы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Повернув голову, он заметил, что с волос Янь Шитина все еще стекают капли воды. Рука Юй Ли замерла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Немного посомневавшись, он протянул полотенце обратно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вытрись тоже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин взглянул на него и молча забрал полотенце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли убрал руку и краем глаза вдруг заметил Ли Цзяжун, Юй Синь и Ван Цзяньфэна, которые торопливо спускались с горы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ливень начался внезапно, и у этой троицы не оказалось с собой зонтов. Впрочем, Ван Цзяньфэн накинул свою кожаную куртку на головы Ли Цзяжун и Юй Синь, так что их волосы почти не намокли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сам же Ван Цзяньфэн, оставшись в одной тонкой рубашке позади них, промок до нитки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли застыл, не отрывая от них взгляда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин тоже заметил эту троицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он заходил в магазин, там оставался всего один-единственный зонт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин отвел взгляд, посмотрел на Юй Ли, а затем протянул лежащий у его ног зонт водителю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Притормози у обочины и отдай им зонт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли резко повернулся к нему, его взгляд стал тревожным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель взял зонт и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Президент Янь, в машине есть еще один дежурный зонт, может, отдать им оба?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, — кивнул Янь Шитин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, президент Янь, — отозвался водитель и плавно направил машину к Ван Цзяньфэну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед тем как автомобиль остановился, Янь Шитин поднял перегородку, отделяющую заднее сиденье от водителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли крепче сжал в руках пачку влажных салфеток и мысленно облегченно вздохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стекла автомобиля были затонированы плотной защитной пленкой: он отчетливо видел маму и сестру снаружи, но они не могли увидеть его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель опустил стекло передней пассажирской двери и окликнул Ван Цзяньфэна:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат, дождь слишком сильный, возьмите зонты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами он протянул два зонта наружу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ван Цзяньфэн опешил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это… как-то неудобно…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель бросил короткий взгляд на перегородку и крикнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Берите же. Мой начальник… в общем, я за рулем, мне дождь не страшен. А вам до места, где можно поймать такси, еще идти и идти. Укройтесь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ван Цзяньфэн посмотрел на Ли Цзяжун и Юй Синь и только тогда принял зонты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, брат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказав это, он тут же повернулся и отдал оба зонта Ли Цзяжун и Юй Синь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли видел, как они о чем-то переговаривались, и в итоге Ли Цзяжун с Юй Синь пошли под одним зонтом, а Ван Цзяньфэн раскрыл второй, который был чуть меньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Опасаясь, что Юй Синь простудится, Ван Цзяньфэн оставил кожаную куртку на ее плечах. Ли Цзяжун при этом старалась держать зонт так, чтобы максимально закрывать дочь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметив это, Ван Цзяньфэн ускорил шаг и наклонил свой зонт над головой Ли Цзяжун.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так, плечом к плечу, они пошли вперед сквозь пелену дождя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Машина тронулась, и Юй Ли медленно отвел взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он опустил глаза на упаковку влажных салфеток в своих руках, погрузившись в хаотичные мысли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Изначально Юй Ли планировал, что после полуденной прогулки по кленовой роще на горе Дуншань они с Янь Шитином во второй половине дня улетят обратно в город Y.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако стоило им вернуться в отель и Юй Ли только-только вышел из душа, как у него снова начался приступ токсикоза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, сказалась бессонная ночь, а возможно, виной всему было сильное эмоциональное напряжение, но на этот раз тошнота оказалась особенно мучительной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В ванной комнате гостиничного номера Юй Ли, обессиленный после рвоты, слабо прислонился спиной к стене.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав стук Янь Шитина в дверь, Юй Ли быстро вытер слезы с лица и отозвался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я в порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За дверью на мгновение воцарилась тишина, после чего донесся голос Янь Шитина:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прими лекарство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли прополоскал рот и открыл дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин стоял на пороге, сжимая в руке флакон с таблетками витамина B6, его брови были напряженно сдвинуты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Выпей это, станет легче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас действительно не существовало других способов унять тошноту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли прикусил губу и принял из рук Янь Шитина таблетку и стакан воды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выпив лекарство, он лег на кровать и сразу же уснул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он открыл глаза, дождь на улице уже прекратился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Юй Ли был затуманенным от сна; он несколько минут безучастно смотрел на тусклый свет прикроватной лампы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапно он почувствовал легкое неудобство в ладонях. Переведя взгляд на руки, он обнаружил, что место самой сильной ссадины аккуратно перевязано небольшим кусочком марли, а царапины на пальцах заклеены пластырями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Должно быть, Янь Шитин обработал его раны, пока он спал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли на мгновение замер, растерявшись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тишине послышались тихие шаги. Янь Шитин подошел к кровати и поставил пиалу с кашей на прикроватную тумбочку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Который час? — спросил Юй Ли, прогоняя остатки сна и протирая глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Четыре часа дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А? — Юй Ли вздрогнул. — Мы еще успеем вернуться в город Y?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин присел на край кровати, его взгляд был глубоким и серьезным:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты плохо себя чувствуешь. Мы полетим завтра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли промолчал. Приподнявшись, он сел на постели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Полет переносится на завтра… Утром он уже сказал маме и сестре, что возвращается в университетское общежитие, так что поехать ночевать домой он точно не мог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же… сейчас ему и самому не очень хотелось туда возвращаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но это означало, что сегодня ночью им с Янь Шитином придется ютиться в одном номере.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рука Юй Ли, упиравшаяся в матрас, едва заметно дрогнула.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он изо всех сил постарался отогнать эти мысли и сделал несколько глотков каши.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вкус каши был в точности таким же, как у блюд того личного шеф-повара. Похоже, Янь Шитин снова приготовил ее сам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Благодаря принятому днем лекарству к Юй Ли немного вернулся аппетит, и он быстро опустошил пиалу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только посуда опустела, Янь Шитин забрал ее и добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я заказал фрукты, позже поешь немного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юй Ли кивнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...1407 lines deleted...]
-        <w:t/>
+        <w:t>Он думал, что находиться в одном номере с Янь Шитином будет крайне неловко, однако вскоре мужчина вернулся после ужина и сразу сел за письменный стол решать рабочие вопросы компании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вся неловкость, которой так опасался Юй Ли, бесследно испарилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому времени как Янь Шитин закончил дела, Юй Ли уже клонило в сон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лишь когда с другой стороны огромной кровати раздался тихий шорох, Юй Ли окончательно пришел в себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Повернув голову, он увидел, что Янь Шитин лег рядом, переодевшись в домашний халат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кровать в номере была настолько широкой, что между ними легко поместился бы еще один человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли нервно сжал край одеяла, его взгляд заметался по комнате.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин выключил свет, погрузив комнату в полную темноту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этой темноте Юй Ли тихонько выдохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако в следующую секунду дал о себе знать единственный минус этого номера — плохая звукоизоляция.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из соседней комнаты донеслись приглушенные, но вполне недвусмысленные звуки, от которых бросало в краску.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неловкость, которой Юй Ли так счастливо избежал днем, настигла его в совершенно ином обличье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его охватило жуткое смущение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все его тело напряглось, он мысленно проклинал себя за непредусмотрительность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Знать бы заранее — лучше бы он вернулся ночевать домой. Если бы мама и сестра спросили, он бы просто ответил, что из-за сильного ливня не смог уехать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но если встать и уйти сейчас, это будет выглядеть… еще более неловко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли лежал, вытянувшись в струнку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, лежащий рядом Янь Шитин, казалось, ничего не слышал — он лежал совершенно неподвижно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Говорят, у людей с близорукостью и слух не очень хороший», — попытался успокоить себя Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя приличное количество времени звуки за стеной наконец прекратились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли слегка потер лицо ладонями, стараясь максимально расслабиться и настроиться на сон, как вдруг в тишине раздался голос Янь Шитина:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У тебя сегодня весь день плохое настроение?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли вздрогнул. Его пальцы, лежавшие поверх одеяла, крепко переплелись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не стал спрашивать, как Янь Шитин догадался. В конце концов, сегодня он то и дело задумывался и уходил в себя — его эмоции были слишком очевидны, так что не заметить этого было трудно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав об этом, Юй Ли тихо отозвался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин не отличался привычкой лезть в чужие личные дела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли решил, что расспросов больше не последует, но в следующую секунду Янь Шитин произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если хочешь выговориться, ты можешь рассказать мне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пальцы Юй Ли сжались еще сильнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, из-за того, что неловкость последних минут еще не до конца прошла, его душевная тоска не казалась такой уж невыносимой, и мысль о том, чтобы поделиться своими переживаниями, больше не пугала его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли тихо вздохнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Просто… я очень соскучился по папе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>До двенадцати лет у Юй Ли была полная, счастливая и гармоничная семья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но когда ему исполнилось двенадцать, отец ушел из жизни. Юй Ли пришлось взять на себя роль старшего брата — делать все, чтобы не обременять маму, и заботиться о младшей сестре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мама разрывалась на работе, пытаясь заработать деньги, а он оберегал их домашний очаг и растил сестренку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он никогда не показывал маме и сестре свои слезы, всегда оставался сильным и даже находил слова утешения, когда они тосковали по отцу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь, когда их семью ждали большие перемены, ему снова приходилось успокаивать растерянную сестру, разузнавать, действительно ли тот мужчина хороший человек, и при этом держать себя в руках, сохраняя холодный рассудок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но на самом деле, видя эти грядущие перемены, он и сам чувствовал себя потерянным и глубоко несчастным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот только его собственная грусть — это одно, а искреннее желание, чтобы у мамы и сестры началась новая, счастливая жизнь — совсем другое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли протяжно выдохнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я все понимаю. Каждому из нас нужно двигаться дальше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они не могут вечно оставаться на одном месте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин все это время слушал его молча.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Юй Ли закончил говорить, рука мужчины слегка дернулась, но через мгновение вернулась на место.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли, — негромко произнес он, — у тебя тоже должна быть своя новая жизнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не ради мамы и сестры. И не ради их общего дома.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юй Ли замолчал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...127 lines deleted...]
-        <w:t/>
+        <w:t>Прошло много времени, прежде чем он тихо ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В темноте он незаметно повернул голову в сторону Янь Шитина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У мамы и сестры скоро появятся свои новые семьи, а у него…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У него, вообще-то, уже тоже была своя семья.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>