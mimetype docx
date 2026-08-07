--- v0 (2026-05-21)
+++ v1 (2026-08-07)
@@ -14,3811 +14,1587 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 27</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...511 lines deleted...]
-        <w:t/>
+        <w:t>В девять часов вечера прозвучал звонок, возвещающий об окончании вечерних занятий, и из здания школы начали один за другим выходить ученики третьих классов средней ступени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Синь с первого взгляда заметила стоящих под фонарем маму и брата. Она на секунду замерла, а затем радостно подбежала к ним:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мама, гэгэ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, стоило девочке увидеть стоящего за их спинами мужчину, как её улыбка мгновенно погасла. Юй Ли внимательно наблюдал за её реакцией и понял, что его догадка оказалась абсолютно верной. Он незаметно скользнул взглядом по мужчине, после чего поспешил увести маму и сестру домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вернувшись в квартиру, Юй Синь в подавленном настроении сразу же ушла к себе в комнату делать уроки. Юй Ли налил стакан воды и как бы невзначай спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мам, этот дядя в последнее время часто ходит с тобой встречать Синьсинь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линь Цзяжун виновато отвела глаза и качнула головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вовсе нет. Он сказал, что просто проходил мимо, когда ходил покупать поздний ужин, вот и решил постоять со мной за компанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли коротко откликнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А, понятно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Судя по всему, этот мужчина действительно пытался ухаживать за его матерью. Но понимает ли это сама мама? Юй Ли пристально посмотрел на Линь Цзяжун, но так и не решился озвучить этот вопрос вслух и просто вернулся в свою комнату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сразу же пересказал услышанные от матери слова Янь Шитину и спустя короткое время получил от него ответное сообщение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Где именно работает твоя мама?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли ответил: [На швейной фабрике «Вэньхуа».]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Хорошо.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...3167 lines deleted...]
-        <w:t/>
+        <w:t>После этого Янь Шитин больше ничего не писал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На следующее утро, как только мама и сестра ушли по своим делам, Янь Шитин заехал за Юй Ли и привез его к себе в гостиницу. Мужчина достал планшет, открыл сохраненную веб-страницу и протянул устройство юноше, предлагая ознакомиться с содержанием статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был репортаж одного из местных средств массовой информации годичной давности. В статье говорилось о том, что в один из вечеров в производственном цеху швейной фабрики «Вэньхуа» вспыхнул сильный пожар. К счастью, один из рабочих упаковочного цеха по имени Ван Цзяньфэн вовремя заметил возгорание, оперативно организовал эвакуацию персонала и спас со склада готовую продукцию. Благодаря его самоотверженным действиям предприятие избежало колоссальных убытков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прокрутив страницу до самого низа, Юй Ли наткнулся на прикрепленную к тексту фотографию. Мужчина по имени Ван Цзяньфэн оказался тем самым дядей, которого они встретили вчера вечером у ворот школы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сразу после того инцидента начальник цеха повысил его и назначил бригадиром упаковочной группы, — добавил Янь Шитин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли потрясенно прошептал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пожар…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его мать, Линь Цзяжун, трудилась на этой фабрике уже целых три года. Значит, во время прошлогоднего пожара она тоже находилась там и была непосредственной участницей тех страшных событий. Но она ни разу словом не обмолвилась об этом ни ему, ни младшей сестре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я поручу своим людям разузнать о нем еще подробнее и лично с ним пообщаться. Буквально через пару дней мы будем точно знать, что он из себя представляет и можно ли ему доверять, — спокойно произнес Янь Шитин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли оторвал взгляд от экрана планшета:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И мы действительно сможем во всем разобраться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин уверенно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Получив от него столь твердое заверение, Юй Ли почувствовал, как тяжелый камень, давивший на сердце, наконец-то начал сдвигаться с места. Если этот человек действительно окажется порядочным и надежным, то он сам лично сходит и серьезно поговорит с ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя два дня Янь Шитин предоставил Юй Ли исчерпывающие сведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как выяснилось, Ван Цзяньфэн более десяти лет назад уже состоял в браке, однако его супруга трагически погибла в результате несчастного случая, и с тех пор он так больше и не женился. У него также была маленькая дочь, но в возрасте пяти или шести лет ей диагностировали лейкоз. Мужчина продал квартиру и машину, влез в огромные долги, но, к несчастью, так и не сумел спасти жизнь своего ребенка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По отзывам многочисленных соседей и коллег по фабрике, Ван Цзяньфэн только с виду казался суровым и агрессивным, а на деле был исключительно добрым и отзывчивым человеком. Благодаря своей мощной комплекции и внушительному росту, он не раз выручал местных жителей: стоило в округе появиться подозрительным личностям или уличным хулиганам, как Ван Цзяньфэну достаточно было просто молча встать рядом, и у тех мгновенно пропадало всякое желание буянить. Таким образом он даже умудрился несколько раз предотвратить случаи школьного буллинга неподалеку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если у живущих по соседству людей ломалась бытовая техника или протекали трубы, они всегда первым делом шли к нему. Мужчина никогда не отказывал в помощи и принципиально не брал за это ни единого юаня. Кроме того, Ван Цзяньфэн самостоятельно изучил основы электромонтажных работ и на добровольной основе помогал одиноким пожилым людям проверять проводку на предмет утечки тока, а также регулярно за свой счет менял старые, пожароопасные удлинители на новые.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если от местного уличного комитета поступали какие-то важные объявления, Ван Цзяньфэн лично обходил каждый дом и предупреждал стариков. Поэтому на всей улице одинокие пожилые люди доверяли ему едва ли не больше, чем собственным детям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выслушав этот рассказ, Юй Ли на какое-то время просто лишился дара речи от удивления. Он прекрасно понимал: чтобы по-настоящему узнать истинную сущность человека, достаточно просто понаблюдать за тем, как он относится к самым незащищенным слоям общества — старикам, детям и больным. Даже если бы Ван Цзяньфэн преследовал какие-то корыстные цели и пытался притворяться праведником, он физически не смог бы разыгрывать этот спектакль перед одинокими стариками на протяжении стольких лет. Говоря прямо, какой ему смысл притворяться перед беспомощными пожилыми людьми, с которых и взять-то нечего?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако образ идеального человека без единого изъяна казался слишком нереалистичным. Юй Ли стряхнул с себя оцепенение и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И что, никто не упоминал о каких-то его странностях или явных недостатках?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин утвердительно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разумеется, недостатки есть. Этот человек отличается излишним упрямством, он прямолинеен до мозга костей и совершенно не умеет красиво говорить или подбирать правильные слова в обществе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иными словами, у него хромал эмоциональный интеллект. В основном это была оценка, полученная от его непосредственных коллег по работе. На швейной фабрике имелся запасной выход, через который некоторые нерадивые сотрудники повадились тайком ускользать посреди рабочего дня обратно в общежитие, чтобы побездельничать. Как только Ван Цзяньфэн узнал об этой практике, он лично отправился в жилой корпус, выволок бездельников обратно в цех, а злополучную дверь заколотил намертво, раз и навсегда лишив рабочих возможности отлынивать от своих обязанностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кроме того, если подчиненные допускали даже самые незначительные промахи в работе, Ван Цзяньфэн в ультимативной форме требовал немедленно всё переделать, пусть даже эти мелкие дефекты никак не влияли на итоговое качество продукции. Подобный тип сотрудников вызывает искреннее восхищение у любого работодателя, но вот трудиться с таким человеком бок о бок в одном коллективе — удовольствие весьма сомнительное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли погрузился в размышления. Янь Шитин посмотрел на него и тихо спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хочешь лично встретиться и поговорить с ним?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юноша долго обдумывал это предложение, но в итоге всё же согласно кивнул головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вернувшись из гостиницы домой, Юй Ли первым делом выкатил из сарая старый велосипед Юй Синь и отвез его в мастерскую. Теперь, когда велосипед был полностью исправен, девочка могла спокойно возвращаться с вечерних занятий самостоятельно. Благодаря этому Юй Ли без труда уговорил Линь Цзяжун остаться дома и отдохнуть, а сам в одиночку отправился к школе и встал неподалеку в ожидании окончания уроков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Представительский автомобиль Янь Шитина был припаркован у обочины буквально в нескольких метрах от него. Мужчина сидел на заднем сиденье и сквозь тонированное стекло внимательно наблюдал за обстановкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя короткое время Юй Ли увидел приближающегося Ван Цзяньфэна. Заметив, что парень стоит у ворот в полном одиночестве, мужчина искренне удивился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, это ты? А почему твоя мама сегодня не пришла?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли спокойно ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы починили велосипед сестры, так что маме больше нет нужды лично ходить сюда каждый вечер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ван Цзяньфэн неловко почесал затылок:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А, вот оно что…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли внимательно посмотрел на него, сделал несколько шагов навстречу и без лишних предисловий произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дядя, я прекрасно знаю, что вы пытаетесь ухаживать за моей мамой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза Ван Цзяньфэна испуганно округлились, а сам он резко передернул плечами от неожиданности. Пользуясь его замешательством, Юй Ли твердо продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы могли бы присесть и поговорить с вами с глазу на глаз?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина долго беззвучно хватал ртом воздух, потрясенный до глубины души, и не мог выдавить из себя ни единого слова. В итоге ему не оставалось ничего другого, кроме как послушно кивнуть головой и последовать за Юй Ли в сторону круглосуточного мини-маркета, расположенного на углу улицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли снова почувствовал лёгкую тошноту, потому что ужин был немного жирным. Он выбрал с полки бутылочку прохладного кисло-сладкого сливового сока и уже собирался расплатиться на кассе, когда Ван Цзяньфэн решительно шагнул вперед и загородил терминал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Позволь, я сам заплачу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он с поразительной быстротой отсканировал QR-код в приложении, застав юношу врасплох. Придя в себя, Юй Ли смущенно произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дядя, выберите себе тоже какой-нибудь напиток, я угощаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ван Цзяньфэн лишь отмахнулся, достал из холодильника обычную бутылку минеральной воды и ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я сам за себя заплачу, не нужно меня угощать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он быстро приложил телефон к сканеру и вместе с Юй Ли прошел к длинной барной стойке, установленной у панорамного окна магазина. В этот поздний час посетителей внутри практически не было, так что они оказались в полном уединении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли держал в руках сливовый сок и испытывал весьма противоречивые чувства. Он слегка прикусил губу, лихорадочно подбирая правильные слова для начала этого непростого разговора. Но не успел он сформулировать первую фразу, как Ван Цзяньфэн сам нарушил тишину, прямо спросив:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скажи честно, как ты вообще догадался о том, что я хочу ухаживать за твоей матерью?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Он действительно очень прямолинеен», — подумал Юй Ли. Он взял себя в руки и ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В последние несколько дней, когда я приходил встречать Синьсинь, я постоянно видел вас рядом с мамой. Вот и сопоставил факты. — Дав пояснения, он задал встречный вопрос: — А как долго вы уже вот так ходите за ней по пятам?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ван Цзяньфэн почувствовал себя крайне неловко и поспешно сделал глоток минералки. Обсуждать подобные темы с представителем младшего поколения, который к тому же является сыном женщины его сердца, было для него суровым испытанием. На его смуглом лице проступил заметный румянец. Он неопределенно махнул рукой в сторону расположенных через дорогу ночных шашлычных:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В этих забегаловках по вечерам частенько собираются сомнительные компании. Стоит им перебрать с алкоголем, как они сразу начинают дебоширить и цепляться к прохожим. В прошлом году один школьный учитель возвращался поздно вечером с работы, так какой-то пьянчуга ни с того ни с сего запустил ему в голову бутылкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина вздохнул и продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поэтому с началом нового учебного года я решил по вечерам приглядывать за порядком в округе. А потом как-то раз увидел, что твоя мама тоже ходит этой дорогой, чтобы встретить дочку. Ну и начал подходить к ней, перекидываться парой слов, чтобы ей не было страшно идти одной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он утверждал, что просто «приглядывал за порядком», но на самом деле исправно приходил сюда каждый вечер, безмолвно охраняя безопасность Юй Синь. Девочка просто не знала его в лицо и долгое время не замечала его присутствия. И лишь когда Линь Цзяжун стала ходить этой дорогой вместе с ней, а Ван Цзяньфэн начал открыто приближаться к матери, Юй Синь наконец-то обратила на него внимание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выслушав его сбивчивые объяснения, Юй Ли надолго погрузился в молчание. Он даже представить себе не мог, что этот суровый с виду мужчина втайне совершал столько благородных поступков ради его семьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юноша нерешительно пошевелил губами и после долгой паузы искренне произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо вам большое за всё, что вы делаете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ван Цзяньфэн покраснел еще сильнее:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да брось ты, пустяки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли опустил глаза, аккуратно снял защитную крышку с сока и вставил пластиковую трубочку. Сделав небольшой глоток освежающей жидкости, он принял серьезный вид и твердо произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дядя, если говорить откровенно, мы с Синьсинь обеими руками за то, чтобы наша мама наконец-то обрела личное счастье и начала новую жизнь. Но Синьсинь сейчас находится в самом разгаре сложного подросткового периода, она очень ранима и с тревогой смотрит в будущее. Мне бы очень хотелось, чтобы в случае, если вы действительно начнете ухаживать за моей мамой и она ответит вам взаимностью, вы вместе смогли подойти к этому вопросу максимально деликатно и помогли Синьсинь безболезненно принять перемены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ван Цзяньфэн слушал его слова с легким оцепенением. Как только Юй Ли закончил говорить, мужчина судорожно вытер вспотевшие ладони о штанины рабочих брюк и хрипло ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я всё прекрасно понимаю. Я готов набраться терпения и дождаться момента, когда Синьсинь окончит университет, найдет стабильную работу и, возможно, даже выйдет замуж. Только тогда я официально открою свое сердце твоей маме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Надо признать, Ван Цзяньфэн просчитал ситуацию на много шагов вперед. Юй Ли мысленно облегченно выдохнул. Он посмотрел на собеседника:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но дело в том, что Синьсинь уже сейчас обо всем догадывается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он без утайки рассказал о том, как во время недавней праздничной недели младшая сестра в панике прибежала к нему, не зная, что делать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И что вы планируете предпринимать в сложившейся ситуации теперь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ван Цзяньфэн погрузился в глубокие думы, задумчиво сминая в своей массивной ладони пластиковую бутылку с водой. Юй Ли не стал дожидаться от него немедленного ответа. Он допил свой сливовый сок и плавно поднялся со стула. Как в свое время совершенно справедливо заметил Янь Шитин, решение этой проблемы целиком и полностью лежит на плечах самого Ван Цзяньфэна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему самому больше не о чем беспокоиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выйдя на крыльцо мини-маркета, Юй Ли точным движением отправил пустой стаканчик в стоящий у входа мусорный контейнер и на секунду замер под светом уличного фонаря. Осень в южной провинции традиционно славилась частыми осадками, и вот теперь с неба снова начали срываться мелкие, прохладные капли дождя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент над округой пронесся финальный звонок, возвещающий о завершении всех школьных занятий. Юй Ли быстрым шагом направился к припаркованному неподалеку автомобилю Янь Шитина, открыл дверцу и скользнул в салон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только оказавшись в замкнутом, теплом пространстве на соседнем сиденье с Янь Шитином, Юй Ли наконец-то смог полностью расслабиться и глубоко выдохнуть скопившееся напряжение. В тишине салона раздался низкий, бархатистый голос мужчины:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну что, ты получил ответы на свои вопросы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли согласно кивнул головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу. — Немного подумав, он с улыбкой добавил: — Завтра как раз выходной день, давай съездим куда-нибудь отдохнуть и развлечься? Раз уж мы всё равно приехали в эти края, стоит своими глазами увидеть тот самый природный объект, который сейчас так популярен у туристов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В полумраке салона автомобиля Янь Шитин продолжал пристально смотреть Юй Ли. Он тихо ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, давай съездим.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>