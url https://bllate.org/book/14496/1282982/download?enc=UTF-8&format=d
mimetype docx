--- v0 (2026-05-20)
+++ v1 (2026-07-09)
@@ -14,4099 +14,1955 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 20</w:t>
-[...15 lines deleted...]
-        <w:t/>
+        <w:t>Глава 20. Кто не знает, подумал бы, что ты забеременел</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...3999 lines deleted...]
-        <w:t/>
+        <w:t>На следующее утро Юй Ли снова проснулся от сильного приступа токсикоза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не желая беспокоить крепко спящих соседей по комнате, он судорожно зажал рот рукой и бросился в общий туалет на этаже, где его долго и мучительно рвало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда ему наконец стало хоть немного легче, Юй Ли вернулся в общежитие. Первое, что бросилось ему в глаза — лежащие на столе блистеры с витамином B6 и несколько крупных апельсинов, оставшихся со вчерашнего дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Немного поколебавшись, он все же решил отрезать дольку апельсина. Резкая цитрусовая кислинка помогла притупить очередную волну тошноты, подступавшую к горлу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока он вытирал пятна от воды со стола, остальные парни в комнате тоже начали постепенно просыпаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметив, как Янь Суй, сладко зевая, медленно спускается со своей двухъярусной кровати, Юй Ли слегка удивился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Янь Суй, а ты почему сегодня не идешь заниматься в библиотеку?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С тех пор как в самом начале семестра тот громогласно объявил о своем намерении поступать в магистратуру, эти полмесяца он проявлял феноменальное трудолюбие — обычно уходил занимать очередь у дверей библиотеки еще до рассвета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй взъерошил и без того растрепанные после сна волосы, а в его глазах промелькнула непривычная тоска:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сегодня что-то совсем нет настроения туда идти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После стольких дней непрерывной зубрежки он не чувствовал, что знания укладываются в голове. Напротив, в душе росла лишь какая-то глухая растерянность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй недовольно цыкнул и, скользнув взглядом по товарищу, заметил, что лицо Юй Ли по-прежнему остается неестественно бледным, а сам он выглядит крайне изможденным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли, тебе всё еще не по себе? — обеспокоенно спросил Янь Суй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли покачал головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё нормально, уже не так плохо, как вчера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если тебе до сих пор нездоровится, может, стоит сходить в больницу и поставить капельницу? — Янь Суй тревожно нахмурился. — У тебя ведь завтра письменный экзамен в корпорацию «Чуанъи»? Если твое состояние будет таким паршивым, это же напрямую скажется на результатах. Как ты собираешься писать тест?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли на мгновение замер, его взгляд бездумно сфокусировался на плотной ткани оконной занавески.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вчера он был настолько раздавлен и шокирован известием о собственной беременности, что напрочь позабыл про этот важный отборочный тур. На самом деле его мало волновало, хорошо или плохо он справится с заданиями. Главная проблема заключалась в другом: если после экзамена его зачислят на стажировку, а приступы токсикоза останутся такими же сильными, как он сможет работать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же, через несколько месяцев живот неизбежно начнет расти. Если кто-то случайно прознает, что обычный парень каким-то немыслимым образом умудрился забеременеть, это обернется колоссальной катастрофой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли плотно сжал губы, отвел взгляд от окна и, нахмурившись, тихо произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я… еще подумаю над этим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй некоторое время пристально наблюдал за состоянием друга, отмечая про себя его крайнюю рассеянность и отрешенность. Умыв лицо прохладной водой, он решил сперва сходить за завтраком. Если по возвращении Юй Ли по-прежнему будет выглядеть как тень самого себя, они с Лю Цуном и Сюй Бинем просто силой утащат его в студенческий медпункт под капельницу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Приняв это твердое решение, Янь Суй быстро закончил с утренними водными процедурами. У самой двери он обернулся и громко спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я пошел за завтраком. Вам что взять? Заодно прихвачу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лю Цун, не прерывая процесса чистки зубов, невнятно пробормотал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вонтоны! Премного благодарен, отец родной!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Бинь тоже попросил порцию вонтонов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли наконец очнулся от своих мыслей и перевел взгляд на Янь Суя. На самом деле у него сейчас не было абсолютно никакого аппетита. Он уже собирался вежливо отказаться, как вдруг в его кармане требовательно зазвонил мобильный — на экране высветился незнакомый номер курьера службы доставки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли на секунду растерялся, но интуиция четко подсказывала ему: это снова был заказ, оформленный Янь Шитином.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он неловко потер мочку уха и поднялся со стула:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мой завтрак уже доставили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй понимающе кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отлично, тогда пошли вниз вместе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда парни вышли за дверь, Лю Цун аккуратно поставил свой стаканчик для щеток на полку и вдруг с сомнением произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что-то рановато для доставки, нет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас не было даже половины восьмого утра, большинство приличных заведений в округе наверняка еще закрыты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Бинь мимоходом бросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так те, кто торгует завтраками, всегда открываются ни свет ни заря, разве нет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А, ну да, логично. Совсем я спросонья голову потерял, — Лю Цун поспешно опустил лицо в раковину, чтобы окончательно прийти в себя под струей холодной воды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя пару минут Юй Ли и Янь Суй дружно вернулись в комнату. Юй Ли аккуратно развернул плотный пластиковый пакет — внутри оказался контейнер с легкой, абсолютно нежирной рисовой кашей с постной свининой. Стоило ему извлечь кашу, как на самом дне пакета он заметил аккуратную коробочку с сушеной клубникой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Движения Юй Ли на мгновение замерли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Убедившись, что остальные трое соседей увлеченно и шумно спорят о том, достаточно ли начинки сегодня положили в вонтоны, Юй Ли незаметно разблокировал телефон и зашел в WeChat. Пролистав список контактов вниз, он наткнулся на диалог с Янь Шитином.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С тех пор как они обменялись контактами, они ни разу не общались в чате. Вся их история сообщений состояла лишь из нескольких системных уведомлений и тех самых фотографий с мерцающими светлячками, которые Янь Шитин прислал ему в день добавления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли робко коснулся поля ввода текста. Однако его палец так и завис над виртуальной клавиатурой, не решаясь нажать ни одну клавишу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Главная загвоздка заключалась в том, что он банально не понимал, что именно ему следует написать. В глубине души Юй Ли, кажется, смутно осознавал мотивы Янь Шитина. Тот, будучи вторым родителем этого ребенка и виновником его нынешнего положения, просто взял на себя обязанность обеспечивать его базовые потребности и заботиться о его здоровье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому писать банальное «спасибо» сейчас казалось неуместным, а задавать лишние вопросы — откровенно глупым. Впрочем, Юй Ли и сам не был до конца уверен, верны ли его догадки на счет чужих мыслей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он покачал головой, еще несколько раз в нерешительности занес палец над экраном, но в итоге просто закрыл приложение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После завершения завтрака Юй Ли набрал номер кадровой службы компании «Чуанъи» и с глубоким сожалением сообщил менеджеру, что по личным обстоятельствам вынужден отказаться от участия в завтрашнем письменном тестировании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сотрудница HR-отдела прекрасно помнила перспективного соискателя и была высокого мнения о его профессиональных навыках, а потому не удержалась от вежливого вопроса о причинах такого резкого решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли опустил веки, немного подумал и мягко ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я просто хочу взять небольшую паузу и понять, чем мне действительно хочется заниматься в этой жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отказ от завтрашнего экзамена не был продиктован исключительно фактом его внезапной беременности. Вопрос, который менеджер задала ему во время очного интервью, на самом деле глубоко засел в его мыслях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Со стороны могло показаться, что с самого начала учебного года он двигался к четко намеченной цели: штамповал резюме, проходил собеседования и искал место для практики. Но в действительности — чем он отличался от тех самых растерянных однокурсников, которые понятия не имели, куда податься? Если выдастся такая возможность, он бы очень хотел четко и осознанно понять, к чему по-настоящему лежит его душа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женщина на том конце провода понимающе усмехнулась:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что ж, я вас поняла. В таком случае желаю вам удачи на вашем пути.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На губах Юй Ли заиграла мягкая улыбка:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Большое спасибо. И вам всего самого доброго.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Положив трубку, парень почувствовал, как с его плеч свалился огромный невидимый груз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока он разговаривал по телефону, находившийся в комнате Янь Суй внимательно слушал каждое слово.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли, ты это серьезно? Действительно всё отменил?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли уверенно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй с тихим вздохом откинулся на спинку своего стула:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А я ведь изначально планировал: если тебе сегодня не полегчает, мы с Лаода и Лаосанем свяжем тебя и силой утащим на капельницу, чтобы ты завтра блистал на экзамене.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли не сдержал короткого смешка. Он мимоходом достал из коробки сушеную ягоду клубники и отправил в рот, успешно блокируя очередной приступ дурноты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, что так сильно переживали за меня. Сейчас мне уже гораздо лучше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну и хорошо. — Договорив, он тоскливо вздохнул и едва слышно пробормотал себе под нос: — Как же я тебе завидую… Ты хотя бы четко понимаешь, что тебе нужно делать…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли не расслышал финальную фразу и с недоумением повернулся к другу, но Янь Суй уже просто сидел с закрытыми глазами, смешно качая головой в такт какой-то бодрой мелодии, которую сам же тихонько напевал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В течение следующих двух дней стоило часам приблизиться к обеду или ужину, как на телефон Юй Ли неизменно поступал звонок от службы доставки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каждый раз в пакетах оказывалась исключительно легкая, диетическая еда, к которой обязательно прилагался контейнер со спелыми кисло-сладкими фруктами или качественными сухофруктами. Обычно покупная еда из ресторанов грешила избытком масла и соли — даже те блюда, которые внешне выглядели абсолютно диетическими, при ближайшем рассмотрении оказывались щедро сдобрены глутаматом и специями. Однако те обеды, которые заказывал Янь Шитин, практически не имели резких запахов приправ, а мясо было обработано настолько идеально, что в нем не оставалось ни намека на специфический сырой аромат. Благодаря такому сбалансированному рациону приступы токсикоза у Юй Ли стали проявляться значительно реже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя два дня наступили долгожданные общенациональные праздничные каникулы в честь Дня образования КНР.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй собрал вещи и уехал домой еще во второй половине дня накануне праздников, так что в блоке остались всего трое: Юй Ли, Лю Цун и Сюй Бинь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во время ужина Юй Ли в очередной раз отправился вниз за привычной посылкой от курьера. Стоило ему вернуться, подняться в комнату и расположиться за своим рабочим столом, как Сюй Бинь внезапно негромко заметил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сы-эр, ты эти два дня только и делаешь, что заказываешь еду из ресторанов. Решил больше не экономить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лю Цун, увлеченно утрамбовывавший вещи в дорожную сумку, тут же сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да сколько там можно потратить на доставку за пару дней? Не выдумывай и не лезь не в свое дело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли внутренне вздрогнул, а его пальцы, собиравшиеся развязать узлы на пластиковом пакете, невольно замерли. В этот момент он отчетливо осознал, насколько опрометчиво и неосторожно поступал все это время.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин с пугающей регулярностью присылал ему еду трижды в день. Если это продолжится и дальше, окружающие неизбежно начнут задавать лишние вопросы и что-то подозревать, ведь подобное расточительство в корне противоречило его многолетним привычкам. Раньше он при малейшей возможности всегда ходил в студенческую столовую и никогда не швырялся деньгами на ветер. Для любого другого студента регулярный заказ еды через приложение был абсолютно будничным делом, но в его случае такая резкая смена поведения выглядела крайне подозрительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли поджал губы и неосознанно крепче сжал края пакета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Моя сумка готова. Лаосань, ты как там, собрался?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Бинь закинул на плечо свой походный рюкзак и кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, всё готово. Выдвигаемся?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оба парня тоже планировали провести каникулы в родных городах, и билеты на поезд у них были куплены как раз на сегодняшний вечер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пошли-пошли. Поужинаем уже где-нибудь на вокзале, ну или перекусим в ресторанчике возле университета перед дорогой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лю Цун дружески похлопал Сюй Биня по плечу и у самой двери обернулся к Юй Ли:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сы-эр, мы поехали! Увидимся через неделю, не скучай тут!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли наконец очнулся от тяжелых мыслей, тепло улыбнулся товарищам и помахал рукой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давайте, счастливого пути. Хорошей дороги!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После того как за парнями закрылась дверь, в общежитии воцарилась звенящая, давящая тишина. Из-за внезапного осознания собственной неосторожности у Юй Ли напрочь пропал всякий аппетит к присланной каше. Он без особого удовольствия съел несколько виноградин, бесцельно посидел за столом около получаса, после чего решил отправиться в прачечную, чтобы хоть как-то занять руки и постирать скопившиеся вещи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Погода в эти дни стояла довольно теплая, одежда была легкой и тонкой, поэтому Юй Ли не стал запускать стиральную машину. Он просто налил в таз теплой воды, нашел свободный кран и принялся стирать вручную.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако не прошло и десяти минут, как к горлу снова подкатила волна острой тошноты. Он судорожно прервал работу и, бледный как полотно, бросился к стоящему в углу мусорному ведру. Юноша низко согнулся пополам, но желудок был абсолютно пуст, из-за чего наружу вырывались лишь мучительные, пустые спазмы, от которых на глаза невольно навернулись слезы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент в прачечную зашел еще один студент с их потока. Увидев измученный вид Юй Ли, парень немного помялся, но всё же сочувственно поинтересовался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли, с тобой всё в порядке? Ты как?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли от неожиданности сильно испугался и резко повернулся к вошедшему. С трудом сглотнув, он поспешно мотнул головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да… всё нормально, спасибо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он выпрямился, подошел к раковине и на максимальной скорости закончил стирку. Стоило ему развесить мокрые вещи на сушилке, как в пояснице отозвалась тупая, тянущая боль. Юй Ли непроизвольно прижал ладонь к пояснице, слегка массируя затекшие мышцы, и уже собирался поднять таз, чтобы уйти, как вдруг тот самый однокурсник с легкой улыбкой заметил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушай, я последние пару дней постоянно вижу, как тебя по утрам буквально выворачивает в общественном туалете. У тебя что, какие-то серьезные проблемы с желудком?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Договорив, парень коротко усмехнулся и в шутку добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— От этих твоих звуков… Знаешь, кто не в курсе ситуации, реально подумал бы, что ты забеременел. У меня старшая сестра, когда ходила беременной, точно так же мучилась — каждое утро просыпалась от дикого токсикоза и бежала к унитазу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли в ту же секунду словно громом поразило, и он намертво прирос к полу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его лицо моментально стало мертвенно-бледным, глаза в ужасе округлились, а ладонь, массировавшая поясницу, так и застыла в одном положении. Сердце в груди бешено, панически заколотилось, отдаваясь глухими ударами в ушах, а пальцы рук начали мелко и бесконтрольно подрагивать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не дождавшись от Юй Ли никакого ответа, однокурсник с недоумением повернулся в его сторону и заметил, что тот стоит с нахмуренными бровями, а на его лице нет ни одной живой краски. Парню стало неловко, и он поспешно попытался сгладить углы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ой, чувак, извини! Глупость сморозил. Ну как обычный парень вообще может забеременеть? Мне определенно не стоило так дурацки шутить, прости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли судорожно, до побелевших костяшек сжал пальцами нижний край своей футболки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего страшного… Всё в порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва выдавив из себя эти слова, он подхватил пустой таз и быстрым, почти паническим шагом бросился прочь из помещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Короткий отрезок пути от прачечной до дверей собственной комнаты, составлявший от силы несколько десятков метров, показался ему бесконечным. При встрече с каждым редким прохожим в коридоре дыхание Юй Ли перехватывало, а грудную клетку стягивал невидимый обруч. Он невольно перешел на бег, и лишь оказавшись внутри своего блока и заперев дверь на все замки, парень наконец почувствовал, как колоссальное напряжение немного спало. Он обессиленно прислонился спиной к деревянному полотну и сделал несколько глубоких, судорожных вдохов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Изначально Юй Ли наивно полагал, что ему достаточно просто не демонстрировать признаки токсикоза перед соседями по комнате, с которыми они делили быт. Именно поэтому каждый раз, когда тошнота становилась совершенно невыносимой, он целенаправленно уходил в самый дальний общественный туалет на этаже. Там обычно было грязно, и студенты заглядывали туда крайне редко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но кто бы мог подумать, что даже при таких мерах предосторожности кто-то со стороны умудрится не просто заметить его состояние, но и вслух озвучить пугающе точную догадку о беременности!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И пусть этот парень несколько раз подчеркнул, что это была всего лишь нелепая шутка, Юй Ли теперь просто не мог перестать прокручивать эту мысль в голове. Если так пойдет и дальше, то через какое-то время его собственные соседи, общающиеся с ним ежедневно, тоже начнут замечать странности и придут к аналогичным выводам. Его подчеркнуто диетическое меню, постоянное поглощение кислых фруктов и ягод, регулярные приступы тошноты по утрам…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что он станет делать, если в один прекрасный день Янь Суй или Лю Цун в лоб спросят его: «Юй Ли, ты что, серьезно беременный?» Как он сможет это опровергнуть? Он совершенно не умел искусно лгать или разыгрывать спектакли, его бы раскусили в ту же секунду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли до боли стиснул зубы. Совершенно потерянный, он на неслушающихся ногах дошел до своего стола и тяжело опустился на стул. Глаза парня стремительно наполнились жгучими слезами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он дрожащими руками извлек из кармана мобильный телефон и, еще не успев до конца осознать собственные действия, обнаружил, что уже открыл диалоговое окно с Янь Шитином.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В памяти Юй Ли с абсолютной четкостью всплыло выражение лица мужчины в тот день, когда доктор Сюй озвучил им результаты анализов. Янь Шитин тогда оставался невероятно собранным, спокойным и невозмутимым. Юй Ли до смерти боялся даже представить, как отреагируют обычные люди, узнай они о существовании беременного мужчины, но перед его глазами уже был живой пример реакции Янь Шитина. И эта реакция, как ни странно, дарила ему смутное ощущение безопасности и покоя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сам того не замечая, Юй Ли нажал на кнопку вызова в WeChat. Гудки шли совсем недолго — трубку сняли практически мгновенно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из динамика мобильного телефона раздался знакомый, глубокий, привычно холодный и слегка отстраненный голос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>