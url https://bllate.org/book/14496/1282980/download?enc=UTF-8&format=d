--- v0 (2026-05-21)
+++ v1 (2026-08-07)
@@ -14,4995 +14,2147 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 18</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...3615 lines deleted...]
-        <w:t/>
+        <w:t>Глядя на порцию тушеной в соевом соусе рыбы-сабли, Юй Ли внезапно ощутил подсознательный, липкий страх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В обычные дни этот легкий специфический аромат никогда не казался ему чем-то невыносимым, но сейчас этот запах воспринимался настолько удушающим и концентрированным, что у юноши перехватило дыхание. Он попросту не осмеливался сделать даже самый короткий вдох. Неужели шеф-повар сегодня так плохо обработал продукты?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли, всё в порядке? — взволнованно спросил Янь Суй, заметив, как стремительно побелело лицо друга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё хорошо, — Юй Ли судорожно прикрыл рот ладонью и, стараясь не смотреть на троих соседей по комнате, резко поднялся со своего места. — Я… я спущусь вниз, добегу до аптеки за лекарствами. Вы пока ешьте, не ждите меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не дожидаясь ответа товарищей, Юй Ли буквально пулей вылетел из комнаты, стремительно спасаясь бегством из душного общежития.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прямо на первом этаже их корпуса располагался небольшой аптечный киоск. Юй Ли на скорую руку приобрел пару дежурных блистеров от расстройства желудка и вышел на улицу. На глаза ему сразу же попался соседний круглосуточный мини-маркет, в стеклянной витрине-холодильнике которого ровными рядами стояли бутылочки с его любимым кисло-сладким сливовым соком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раньше, когда они с соседями выбирались в город, чтобы поесть острого хого или жареного мяса, он всегда заказывал именно этот сок. Стоил он недешево — целых 10 юаней за один стакан, но его яркий кисловатый вкус отлично освежал рецепторы и моментально снимал любое чувство жирной тяжести. Стоило Юй Ли лишь на секунду воскресить в памяти этот вкус, как он, повинуясь какому-то внутреннему импульсу, зашел внутрь и купил заветную бутылочку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Устроившись на деревянной скамье вдоль тенистой аллеи, Юй Ли сделал глубокий затяжной глоток через трубочку. Прохладная кислинка обожгла горло, и изнуряющие рвотные позывы в желудке действительно немного отступили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако это облегчение оказалось временным и поверхностным. Спустя всего пару минут накатила новая волна дурноты, руки и ноги налились свинцовой слабостью, а на спине выступил холодный липкий пот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли тяжело, со свистом вздохнул и бессильно откинулся на спинку скамьи, запрокинув голову к небу и бездумно созерцая густую зеленую крону над собой. Аллея кампуса сейчас выглядела живописно: по обеим сторонам высились вековые камфорные деревья, чья плотная листва надежно укрывала территорию от палящих лучей полуденного солнца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли зажмурился, отчаянно пытаясь перетерпеть очередной приступ дурноты, но его тело уже начало мелко и ощутимо подрагивать от слабости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сквозь полузабытье и шум листвы он уловил негромкий звук мягко затормозившего у обочины автомобиля. Спустя мгновение чья-то плотная тень полностью заслонила от него остатки солнечного света.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли с трудом разомкнул отяжелевшие веки. Первым, что попало в поле его зрения, были безупречные брюки от дорогого черного костюма сшитого на заказ. Парень медленно перевел взгляд выше и наткнулся на стоящего против солнца Янь Шитина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На красивом лице мужчины не читалось ни единой эмоции. Брови были сурово сдвинуты к переносице, а тонкие губы сжаты в жесткую прямую линию. Юй Ли понятия не имел, какими судьбами глава семейства Янь оказался на территории их университета, да еще и с таким ледяным, отстраненным выражением лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он до крови закусил губу, опустил глаза и, наспех собрав свои лекарства и сок, попытался немедленно подняться, чтобы уйти подальше. Но стоило ему сделать малейшее резкое движение, как скопившаяся в желудке желчь новой волной рванула вверх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли едва успел добежать до стоящего рядом мусорного бака. Согнувшись пополам, он зашелся в мучительном сухом кашле, выплевывая лишь прозрачную воду. За всё утро в его организм попала только та несчастная плошка жидкой пшенной каши, так что сейчас, кроме желудочного сока, извергать было попросту нечего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От невыносимых спазмов слезы сами собой брызнули из глаз, крупными каплями покатившись по бледным щекам. Он беззвучно плакал, содрогаясь всем телом, когда перед его лицом неожиданно появилась запечатанная бутылка чистой питьевой воды и плотная пачка бумажных салфеток.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже не поднимая головы, можно было без труда догадаться, кто именно их протягивал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я отвезу тебя в больницу, — ледяным, не терпящим возражений тоном произнес Янь Шитин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли меньше всего на свете хотел снова пересекаться с этим человеком. Он с трудом выпрямился, размазывая слезы по лицу тыльной стороной ладони:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не нужно. Это обычный желудочный грипп. Я сам дойду до университетского медпункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказав это, он резко развернулся, намереваясь уйти, но в следующую секунду стальные пальцы Янь Шитина мертвой хваткой сомкнулись на его предплечье. Прежде чем Юй Ли успел хоть что-то сообразить, мужчина резко подхватил его второй рукой под колени и легко, одним слитным движением поднял на руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Юй Ли банально не осталось физических сил на сопротивление. Не успев оказать даже малейшего противодействия, он оказался зажат в сильных руках Янь Шитина, который уверенным шагом направлялся к припаркованному у обочины представительскому «Бентли».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парень окончательно растерялся и впал в ступор. Лишь когда его аккуратно опустили на мягкое кожаное сиденье заднего ряда, а рядом устроился сам мужчина, Юй Ли крепко сжал кулаки и с глубоким непониманием в голосе спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы же… вы же обещали мне тогда…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин спокойным движением нажал на кнопку, поднимая глухую звукоизолирующую перегородку, отделяющую их от водительского места, после чего ровным тоном ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я действительно обещал тебе, что той ночью ничего не произошло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина окинул его коротким, тяжелым взглядом, и его низкий голос прозвучал холодно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но я никогда не обещал, что брошу тебя на произвол судьбы в таком состоянии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли решительно не понимал логики этого человека. Заботиться о нем? В качестве кого?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно без труда прочитав все метания и немые вопросы на лице юноши, Янь Шитин отвернулся к окну и сухо добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты близкий друг Янь Суя. Раз уж брат лично попросил меня об этом, я не собираюсь оставаться в стороне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли слегка поджал губы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это Янь Суй попросил вас приехать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин издал короткий утвердительный звук «хм» и больше не проронил ни слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле Янь Суй в своем сообщении лишь просил прислать домашний обед с дядей Хэ. Однако старший брат в итоге так и не смог пересилить внутреннюю тревогу и приехал лично.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли тоже предпочел промолчать. Янь Суй ведь был абсолютно не в курсе тех грязных тайн, что связывали Юй Ли с его старшим братом, и действовал исключительно из лучших побуждений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Машина тем временем плавно миновала ворота Университета Y и выехала на городскую магистраль. Юй Ли и без того сильно тошнило, а мерное покачивание кузова автомобиля лишь усугубляло его и без того плачевное состояние. Он прислонился виском к прохладному стеклу и прикрыл глаза, пытаясь забыться сном. Спустя пару минут он отчетливо почувствовал, что ход машины стал невероятно плавным и осторожным — водитель явно сбросил скорость до минимума, аккуратно объезжая малейшие неровности дороги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли облегченно выдохнул и погрузился в легкую дремоту. Когда он снова открыл глаза, автомобиль уже плавно затормозил перед массивным стеклянным фасадом частного медицинского центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он послушной тенью последовал за размашисто шагающим впереди Янь Шитином. Они миновали несколько просторных коридоров и остановились перед дверью одного из кабинетов. Стоило Юй Ли переступить порог и увидеть сидящего за столом человека, как он в изумлении замер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Доктор Сюй?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доктор Сюй ведь на протяжении многих лет являлся личным квалифицированным врачом семьи Янь. Какими судьбами он оказался здесь, в обычной клинике?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доктор Сюй поправил очки, кивнул и улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здравствуйте, молодой господин Юй. Всё верно, это я.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин плотно притворил за собой дверь кабинета и коротко бросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У него проблемы с желудочно-кишечным трактом. Проведите полное обследование.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И в чем же именно выражается это недомогание? — доктор Сюй мягким жестом пригласил Юй Ли присесть на кушетку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли бросил короткий, неловкий взгляд на замершего у стены Янь Шитина, после чего подробно, без утайки перечислил все свои симптомы за последние дни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— По описанию очень похоже на острый гастроэнтерит. Давайте для верности сделаем ультразвуковое исследование брюшной полости, чтобы исключить другие патологии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доктор Сюй быстро выписал направление, поднялся со своего места и жестом пригласил Юй Ли проследовать в соседнюю специализированную смотровую. Помогая парню устроиться на застеленной одноразовой простыней медицинской кушетке, врач негромко пояснил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Этот кабинет УЗИ оборудован специально для нужд членов семьи господина Яня и высшего руководства корпорации. В конце концов, этот медицинский центр является дочерним предприятием Корпорации Янь. Так что можете не переживать, наш председатель точно не будет против вашего визита сюда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли молча выслушал эти излияния и аккуратно задрал подол своей трикотажной футболки до груди. Увидев, как доктор Сюй уверенно извлекает из держателя флакон с прозрачным гелем и берет в руки сканирующий датчик, парень снова невольно удивился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Доктор Сюй, вы, оказывается, еще и специалист по ультразвуковой диагностике?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Врач с гордостью усмехнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не хочу хвастаться, но ваш покорный слуга — сертифицированный специалист широкого профиля с многолетним стажем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В самом деле, если бы он не обладал столь феноменальными познаниями во всех областях медицины, разве доверила бы ему семья Янь заботу о своем здоровье и платила бы столь баснословное жалованье?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слова врача вызвали у Юй Ли невольную теплую улыбку, и то гнетущее напряжение, которое сковало его из-за присутствия Янь Шитина, начало понемногу отпускать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доктор Сюй щедро нанес прохладный гель на датчик и прижал его к нижней части живота юноши, пристально вглядываясь в мерцающий экран монитора. Однако по мере того как минуты складывались в четверть часа, былая горделивая улыбка на лице опытного медика стала стремительно угасать, сменяясь выражением глубокого, искреннего недоумения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда процедура подошла к концу и принтер с тихим жужжанием выдал распечатанный снимок, доктор Сюй и вовсе помрачнел, сурово сдвинув брови и не проронив ни звука.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на такую реакцию врача, Юй Ли почувствовал, как к горлу подкатывает ледяной ком паники. Как гласит известная мудрость: бояться нужно не шуток врача, а когда врач внезапно перестает шутить и начинает молча хмуриться и качать головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели у него обнаружили какую-то неизлечимую, смертельную болезнь? Может… рак? Если… если это действительно так, то как ему быть дальше? Что теперь будет с его мамой и младшей сестренкой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пальцы Юй Ли судорожно сжались, сминая ткань футболки на животе. Он не смел вымолвить ни слова и в глубокой прострации, едва переставляя ватные ноги, поплелся вслед за доктором Сюем обратно в основной кабинет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин по-прежнему дожидался их возвращения. Стоило ему увидеть неестественно бледные, испуганные лица вошедших, как его брови тут же нахмурились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что там?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доктор Сюй словно и вовсе не услышал вопроса своего босса. Он молча прошествовал за свой рабочий стол и тяжело опустился в кресло, не выпуская из рук снимок УЗИ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин бросил короткий взгляд на Юй Ли, который замер у порога с абсолютно белыми, бескровными губами, подошел к нему, мягко взял за плечи и усадил на стоящий в углу диван. После этого его ледяной, пронизывающий до костей взгляд сфокусировался на фигуре врача. Мужчина жестко отчеканил его полное имя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сюй Вэньхэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только тогда врач словно очнулся от ступора. Он перевел растерянный взгляд с Янь Шитина на замершего Юй Ли, сглотнул и с явным колебанием в голосе произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Янь… Возможно… вам стоит немедленно вызвать сюда квалифицированного акушера-гинеколога, которому вы полностью доверяете?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акушера-гинеколога? При чем здесь, черт возьми, женский врач?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голове у Юй Ли воцарился полнейший хаос, а выражение его лица стало абсолютно отрешенным и пустым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин тоже на мгновение нахмурился, не понимая сути происходящего. Однако, переведя взгляд на сидящего перед ним бледного юношу, он внезапно сопоставил все факты, и в его мозгу вспыхнула одна совершенно безумная, шокирующая до глубины души догадка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рука Янь Шитина, по-прежнему покоившаяся на плече Юй Ли, заметно оцепенела, а сердце в груди пустилось в бешеный пляс. Мужчина не проронил ни слова, боясь сильнее напугать и без того находящегося на грани обморока парня. Он молча поднялся, стремительно вышел в пустой коридор и набрал чей-то номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя совсем немного времени в кабинет доктора Сюя уверенно вошла представительная женщина-врач лет пятидесяти на вид. Спрятав ладони в глубокие карманы белоснежного медицинского халата, она подошла к столу и вместе с коллегой принялась внимательно изучать распечатанный снимок УЗИ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сердцебиение плода и эмбриональные зачатки выражены довольно четко…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Начальные сроки… Для полной уверенности необходимо провести повторное сканирование…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Медики намеренно понизили голоса до едва различимого шепота, так что Юй Ли при всём желании не мог разобрать суть их дискуссии. Ему казалось, что с момента их прихода в эту больницу вечность сменилась вечностью, а его собственное восприятие реальности окончательно притупилось. Наконец до его слуха донесся мягкий, успокаивающий голос женщины-врача:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Молодой человек, нам нужно будет сделать еще одно контрольное ультразвуковое исследование. А пока постарайтесь выпить как можно больше чистой воды. Нам необходимо, чтобы мочевой пузырь полностью наполнился — так картинка на мониторе будет видна гораздо четче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли по-прежнему пребывал в состоянии полного непонимания. В его груди бушевала настоящая буря из страха и растерянности, и он чисто инстинктивно попытался отыскать глазами единственного знакомого ему здесь человека — Янь Шитина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я… что со мной происходит? — уголки глаз Юй Ли болезненно покраснели, а губы мелко задрожали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё хорошо, просто подожди меня здесь, — негромко и удивительно мягко произнес Янь Шитин, пытаясь успокоить юношу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вышел из кабинета, дошел до установленного в конце коридора торгового автомата и купил бутылку негазированной минеральной воды. И только когда мужчина нагнулся к лотку выдачи, чтобы забрать пластиковую бутылку, он с ужасом заметил, что его собственные пальцы крупно и неукротимо дрожат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин сделал глубокий, размеренный вдох, пытаясь взять эмоции под контроль. Теперь ему всё стало предельно ясно. У Юй Ли не было никакого желудочного гриппа. И гастрита у него тоже не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот мальчик был беременен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы кто-то посторонний посмел заявить ему, что мужчина способен выносить и родить ребенка, Янь Шитин лишь счел бы этого человека сумасшедшим и не удостоил бы ответом. Но сейчас… Если даже его собственный разум отказывался адекватно воспринимать эту шокирующую реальность, то каково сейчас будет самому Юй Ли? Как этот хрупкий парень сможет принять подобное известие?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин опустил веки, крепко стиснув зубы так, что на скулах заходили желваки. Спустя пару минут напряженного молчания он заставил свое лицо принять абсолютно бесстрастное выражение и с бутылкой воды в руках вернулся в кабинет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли по-прежнему не осознавал масштаба катастрофы, но, помня строгий наказ врача, послушно взял бутылку и принялся делать глоток за глотком, превозмогая легкую дурноту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя положенное время женщина-врач с мягкой, ободряющей улыбкой назвала его по имени и снова проводила в смотровую комнату для повторного сканирования. Когда обновленный снимок был распечатан, Юй Ли вернулся в кресло перед рабочим столом доктора Сюя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Врач-гинеколог мягко посмотрела на него и с доброй улыбкой произнесла:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы беременны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Вы беременны… беременны…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эти слова прозвучали для Юй Ли подобно оглушительному грому среди ясного неба. Он? Беременен?! Но ведь он мужчина, черт возьми!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я?! — глаза Юй Ли округлились от дикого шока. Он с неистовым отрицанием затряс головой, после чего резко развернулся и уставился на Янь Шитина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина в этот момент сидел абсолютно неподвижно и молча, не отрываясь, смотрел прямо на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли окончательно впал в ступор, замерев с глуповатым выражением лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>O.O</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да-да, не удивляйтесь, — ласково продолжила женщина-врач. — На снимке отчетливо видны и плодное яйцо, и эмбрион, и даже отчетливое сердцебиение. Срок составляет около двух месяцев. Так что все ваши приступы тошноты и рвоты — это классический токсикоз первой половины беременности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Два месяца, значит, другой отец ребенка…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...959 lines deleted...]
-        <w:t/>
+        <w:t>Взгляд доктора Сюя инстинктивно переместился на Янь Шитина. С момента того ночного экстренного вызова в загородный особняк действительно прошло без малого два месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женщина-врач перевела взгляд с абсолютно невозмутимого лица главы семейства Янь на застывшего каменным изваянием Юй Ли. Она негромко кашлянула, разряжая обстановку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На самом деле за время моей многолетней практики и стажировок в зарубежных клиниках мне уже доводилось встречать единичные случаи мужской беременности и успешных родов. В вашем организме присутствует уникальный аномальный орган, выполняющий функции матки — в международной медицинской литературе его принято называть «репродуктивной полостью». Именно так его окрестил профессор, руководивший теми исследованиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Безусловно, наличие этой полости сопряжено с определенными рисками для мужского организма. В зарубежной практике был зафиксирован случай, когда патологические изменения в этом органе привели к летальному исходу. Именно поэтому оптимальным решением будет дождаться окончания срока беременности, провести кесарево сечение и в процессе операции полностью иссечь данный орган во избежание проблем в будущем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разумеется, — женщина сделала небольшую паузу, внимательно отслеживая реакцию пациента. — Если вы по каким-то причинам категорически не настроены вынашивать этот плод, то после того как эмбрион немного сформируется и репродуктивная полость естественным образом увеличится в размерах, её можно будет удалить вместе с содержимым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы являетесь непосредственным родителем этого ребенка, так что окончательное решение о том, давать ли ему жизнь, остается исключительно за вами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли к этому моменту уже окончательно увяз в пучине первобытного шока от самого факта своей беременности. Поэтому все последующие высоконаучные выкладки врача хоть и запечатлелись в его сознании, но их истинный, пугающий смысл он пока был просто не в состоянии переварить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Медики обменялись быстрыми понимающими взглядами, после чего бесшумно поднялись со своих мест и тактично покинули кабинет, оставив мужчин наедине. На пороге Янь Шитин перехватил взгляд женщины-врача и сдержанно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, тетя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женщина — родная тетя Янь Шитина по отцовской линии — лишь тепло улыбнулась в ответ и мягко покачала головой, давая понять, что в этом нет ничего особенного, после чего прикрыла за собой дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В кабинете воцарилась звенящая, давящая тишина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин аккуратно придержал Юй Ли за локоть, помогая ему перебраться на мягкий диван у стены, и опустился рядом, молча давая парню возможность прийти в себя и собрать мысли воедино.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Настенные часы навязчиво и монотонно отсчитывали секунды: тик-так, тик-так…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Юй Ли по-прежнему оставалось пугающе бледным, словно полотно. Он мертвой хваткой вцепился пальцами в плотную ткань пиджака Янь Шитина, силясь осознать глубину катастрофы, и диким взглядом смотрел на собственный плоский живот. В голове решительно не укладывалось, что прямо сейчас там, внутри него, бьется живое сердце… эмбриона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Еще пару минут назад он всерьез опасался, что у него нашли злокачественную опухоль, но реальность оказалась куда более абсурдной: у него выросла какая-то мифическая репродуктивная полость, в которой уже два месяца рос ребенок. Юй Ли в этот момент даже не мог с уверенностью сказать, какая из этих двух новостей — рак или беременность — была бы для него более разрушительной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он до боли закусил нижнюю губу, а глаза неудержимо наполнились горькими слезами. Ну почему… почему именно с ним произошло это безумие?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Губы Юй Ли мелко задрожали, и он предпринял отчаянную попытку докопаться до первопричины:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В ту ночь… почему вы не воспользовались…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он искренне хотел спросить Янь Шитина, какого черта тот не позаботился о банальной контрацепции и не надел презерватив. Даже если отбросить этот фантастический бред с беременностью, в целях элементарной гигиены и безопасности, когда двое мужчин решают разделить ложе, разве они не обязаны использовать защиту?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но стоило этим словам сорваться с его губ, как Юй Ли тут же осекся, вспомнив детали той безумной ночи. Всё произошло слишком стремительно, под воздействием препаратов, да и в его скромной гостевой комнате физически не могло оказаться подобных вещей. Откуда Янь Шитин мог их взять?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зачем он вообще задал этот глупый, бессмысленный вопрос? Парню стало невыносимо досадно на самого себя, и он поспешно захлопнул рот, уставившись в пол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, вопреки ожиданиям Юй Ли, который приготовился услышать в свой адрес порцию жестких упреков или холодного сарказма, Янь Шитин лишь глухо и очень серьезно произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне жаль, Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина на секунду запнулся и отвел взгляд в сторону:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я… я действительно понятия не имел в тот момент, о каких мерах предосторожности стоило позаботиться в подобной ситуации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли: «……»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Янь Шитин не знал?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...255 lines deleted...]
-        <w:t/>
+        <w:t>Юноша резко повернул голову и уставился на мужчину взглядом, полным абсолютного, искреннего изумления. Янь Шитин был старше его на десять лет, в этом году ему исполнился тридцать один год. Неужели этот взрослый, состоявшийся мужчина, будучи полновластным главой влиятельного клана Янь, за всю свою жизнь ни разу не заводил себе любовников?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя… вполне вероятно, что у него действительно никогда не было партнеров своего пола. Впрочем, Юй Ли слишком хорошо помнил то неприкрытое, жесткое недовольство, с которым Янь Шитин в свое время относился к его невинной студенческой влюбленности в Янь Суя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Юй Ли окончательно потух, и он сделал несколько глубоких судорожных вдохов, пытаясь успокоить бешено колотящееся сердце. Он медленно разжал пальцы, выпуская из рук измятую ткань дорогого пиджака мужчины, отвернулся к стене и глухо, едва слышно выдавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Простите.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его голос сорвался на едва различимую дрожь. Парень часто-часто заморгал, пытаясь смахнуть нависшие на ресницах тяжелые слезы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Просто… прямо сейчас мне бы очень хотелось, чтобы вы ушли. Я не хочу вас видеть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>