--- v0 (2026-05-21)
+++ v1 (2026-08-07)
@@ -14,4099 +14,1619 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 17</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...3679 lines deleted...]
-        <w:t/>
+        <w:t>Рядом с ним глава технологической компании «Чуанъи» продолжал оживленно говорить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Огромное спасибо, президент Янь. Возможность сотрудничать с Корпорацией Янь — это поистине колоссальная честь для нашей «Чуанъи».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин ничего не ответил. Он слегка замедлил шаг, и его взгляд остановился на худощавой фигуре в углу вестибюля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их взгляды встретились, но Юй Ли тут же поспешно отвел глаза и, как ни в чем не бывало, продолжил промакивать полотенцем мокрые от дождя волосы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин же принялся незаметно, но пристально разглядывать юношу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не виделись всего несколько дней, а он заметно похудел. На нем была строгая рубашка и галстук — пришел на собеседование? Сегодня так сильно похолодало, да еще и дождь льет, почему он совсем без верхней одежды?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Губы Янь Шитина сжались в тонкую линию. Его шаг замедлился лишь на неуловимое мгновение, и уже в следующую секунду он уверенно пошел дальше к выходу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, какое ему теперь дело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли никак не ожидал встретить Янь Шитина в этом месте. Он совершенно не был готов к этому столкновению взглядов и поспешил отвернуться. Только когда вся процессия покинула здание, парень смог облегченно перевести дух.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он досуха вытер волосы и подошел к стойке ресепшена для регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо за полотенце. Мне вчера звонили и пригласили на собеседование для стажеров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, впишите здесь свои имя и номер телефона. Отдел кадров находится на пятом этаже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заполнив анкету, Юй Ли поднялся на лифте на пятый этаж. Само собеседование пролетело быстро и заняло около получаса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Менеджер по персоналу сообщила Юй Ли, что через полмесяца ему предстоит пройти еще один письменный тест, и только в случае его успешной сдачи он сможет официально приступить к стажировке в «Чуанъи». Этот промежуточный экзамен отличался от того, что Юй Ли сдавал изначально: компания ввела его специально для того, чтобы на практике оценить профессиональный уровень кандидатов и понять, в какой именно отдел их лучше распределить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли поднялся и вежливо поблагодарил интервьюера. Когда он уже взялся за ручку двери, сотрудница HR-отдела вдруг добавила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Позвольте спросить. Я видела в вашем резюме, что на конкурсе «Синьчэн» ваш проект был связан с игровой индустрией, но сегодня вы показывали нам утилиту для систематизации данных. К какому направлению у вас больше лежит душа и в чем вы сильнее?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли знал, что у «Чуанъи» есть собственная студия разработки игр. Судя по всему, девушка присматривалась, куда его направить в случае успеха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако этот вопрос застал Юй Ли врасплох. К чему у него лежит душа? Честно говоря, он и сам толком не знал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он слегка поджал губы и растерянно ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне кажется, мне интересны оба направления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кадровик понимающе кивнула и с улыбкой подбодрила его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, я поняла. Не волнуйтесь так, удачи на тестировании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выйдя из кабинета, Юй Ли тихонько вздохнул. Спустившись в вестибюль первого этажа, он обнаружил, что на улице начался настоящий потоп. Если когда он шел сюда, дождь лишь слегка моросил, то теперь стена воды лила как из ведра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли достал телефон и вызвал такси. Из-за непогоды машины ехали крайне медленно. Минут через восемь раздался звонок от водителя, который сообщил, что уже подъезжает к бизнес-центру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли приготовился бежать под ливнем к обочине дороги. Но стоило ему сделать шаг за порог здания, как он увидел силуэт человека, который с зонтом в руках быстро направлялся прямо к нему. Присмотревшись, Юй Ли обомлел: это был дворецкий Хэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парень оцепенел. Первая его мысль была — сделать вид, будто он никого не заметил, но дворецкий Хэ уже взволнованно окликнул его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Молодой господин Юй, постойте! Возьмите зонт!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь притвориться слепым было невозможно, и Юй Ли остался стоять на месте как вкопанный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворецкий Хэ в пару шагов преодолел разделявшее их расстояние и буквально насильно вложил в его руку большой черный зонт-трость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Льет как из ведра, разве можно ходить в такую погоду без зонта?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Застигнутый врасплох Юй Ли тупо переводил взгляд с черного зонта в своей руке на лицо пожилого мужчины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дядя Хэ, я… — он осекся, заметив припаркованный у обочины представительский черный «Бентли». Парня словно переклинило. Он плотно сжал губы и прямо спросил: — Это господин Янь велел вам передать его мне?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глазах дворецкого Хэ промелькнуло сложное, смешанное чувство. Он мягко ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз уж этот зонт в твои руки вложил именно я, значит, это подарок от меня. К тому же, совершенно неважно, кто попросил его передать. Ты не должен разбрасываться вещами в ущерб собственному здоровью. Думай о себе, не хватай простуду под этим ливнем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли крепче сжал ручку зонта и низко опустил голову. Дворецкий Хэ всегда относился к нему с искренней теплотой, и парню не хотелось грубо отвергать эту заботу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент к обочине с тихим шуршанием шин подкатил белый автомобиль, а в кармане Юй Ли снова зазвонил мобильный. Такси приехало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли сбросил вызов, посмотрел на пожилого мужчину и тихо произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо вам, дядя Хэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворецкий Хэ тепло кивнул и взглядом проводил юношу, пока тот под зонтом бежал к белому седану. Как только такси скрылось за пеленой дождя, мужчина поспешил вернуться в салон «Бентли».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Усевшись на переднее пассажирское сиденье, он обернулся к замершему на заднем сиденье Янь Шитину:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Молодой господин, вы…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не знал, из-за чего именно повздорили его хозяин и Юй Ли той ночью, но интуиция подсказывала ему: старший молодой господин Янь наверняка снова ляпнул что-то не то, спровоцировав очередное болезненное недопонимание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин, не поднимая глаз от экрана планшета, жестко оборвал его на полуслове:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поехали. Обратно в офис.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель коротко отозвался и плавно тронул машину с места. Дворецкий Хэ отвернулся к окну и беззвучно вздохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Благодаря вовремя принесенному зонту Юй Ли вернулся в общежитие практически сухим — лишь слегка намокли штанины снизу. Он переоделся в сухую домашнюю одежду и сел за свой рабочий стол. Парень планировал немного почитать, но в голове навязчиво крутились слова менеджера по персоналу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что же мне на самом деле нравится делать?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли подпер голову рукой и, что случалось с ним крайне редко, просто надолго завис, тупо глядя перед собой. Постепенно его мысли плавно перетекли на Янь Шитина, а взгляд невольно скользнул к стоящему у двери пластиковому ведру, в котором сушился тот самый черный зонт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если детально прокрутить в голове их ночную ссору в кабинете, то и его собственные слова, и реплики Янь Шитина казались каким-то сплошным сумбуром. Они словно говорили на абсолютно разных языках, ни разу не переткнувшись в логике. Впрочем, неудивительно — они ведь изначально принадлежали к совершенно разным мирам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ладно, какая теперь разница. Всё это уже в прошлом. Юй Ли энергично тряхнул головой, решительно выметая из мыслей весь этот душевный сор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ближе к обеду из университетской библиотеки вернулся Янь Суй, притащив с собой пакеты с обедом на всю комнату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О-о-о, спасибо, отец родной! Ты лучший, присаживайся скорее, — Лю Цун эффектным скользящим движением подлетел к нему и выхватил из рук пластиковые пакеты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй немного подшутил над ним и только после этого повернулся к отрешенному Юй Ли:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли, пора обедать. Я взял для тебя твою любимую говядину в кислом бульоне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли очнулся от своих мыслей. Он подошел к столу Лю Цуна, забрал свой пластиковый контейнер и вернулся к себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему ты сегодня так легко одет? — Янь Суй озабоченно нахмурился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли по природе своей был жутким мерзляком: летом он еще хоть как-то переносил жару, но с наступлением малейших осенних холодов гарантированно первым на курсе натягивал плотное термобелье. Однако сегодня все трое его соседей уже облачились в теплые куртки, а Юй Ли как ни в чем не бывало сидел в одной легкой рубашке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне совсем не холодно, — ответил Юй Ли, аккуратно снимая крышку с контейнера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Странно. Наш Сы-эр ведь всегда дрожал от любого сквозняка, — Лю Цун с любопытством подошел к нему и потрогал его за предплечье. Кожа Юй Ли оказалась на удивление горячей, куда теплее его собственной. — Сы-эр, ты не заболел? Может, у тебя температура? Давай ты поешь, и мы измерим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли покачал головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё в порядке, никакого жара нет. Скорее всего, это у тебя просто руки ледяные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Янь Суй всё же не поленился достать из своей аптечки бесконтактный инфракрасный термометр и щелкнул им возле лба друга. Прибор показал 37,2 — верхняя граница нормы. Парень озадаченно почесал затылок, но, видя, что цвет лица Юй Ли в порядке, немного успокоился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну ладно, давайте есть. Кстати, в этой забегаловке у общежития, похоже, сменили поставщика квашеной капусты. Я сегодня когда пробовал, меня чуть наизнанку от кислятины не вывернуло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лю Цун из чистого любопытства выудил кусочек капусты из своей порции рыбы и отправил в рот. В ту же секунду его лицо перекосило в жуткой гримасе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ого, ну и термоядерный вкус!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот и я о том же! Бог весть, сколько они её там квасили. Я специально попросил повара положить вам поменьше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли слушал их ленивую перепалку, но сам находил вкус своей говядины просто божественным и идеально сбалансированным. Возможно, дело было в том, что в его порцию этой самой капусты попало совсем чуть-чуть — буквально пара листиков. Не вступая в дискуссию, он молча умял больше половины контейнера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Погода в эти дни вела себя крайне капризно. После того затяжного ливня столбик термометра вовсе не думал падать дальше, и буквально через пару дней город снова накрыла изнуряющая тридцатиградусная жара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вместе с климатическими качелями начали стремительно меняться и внутренние настройки Юй Ли. Он стал до ужаса раздражительным, напрочь потерял аппетит, а вдобавок ко всему у него началась жуткая сонливость — парень был способен проводить в состоянии беспробудного анабиоза по двенадцать часов в сутки. Всего за несколько дней такого режима он скинул еще пару килограммов, отчего его подбородок стал казаться болезненно заостренным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В одно прекрасное утро Янь Суй, как обычно, подорвался ни свет ни заря, планируя бежать в библиотеку, чтобы занять козырные места для учебы. Направляясь в умывальник, он замер у двери: Юй Ли с мученическим выражением лица из последних сил цеплялся руками за края раковины, отчаянно пытаясь заглушить рвущиеся наружу звуки, и его рвало водой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй не на шутку перепугался. Он поспешно захлопнул за собой дверь, чтобы не будить остальных, и подбежал к другу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли, что с тобой?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли крутанул ручку смесителя, плеснул в лицо ледяной водой и поднял на него бледное, осунувшееся личико:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Похоже… обычный желудочный грипп подхватил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй сочувственно похлопал его по спине:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай я отведу тебя в медпункт?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не нужно, — слабо отмахнулся Юй Ли. — У меня в столе вроде лежали гранулы от гастрита. Сейчас разведу в стакане, выпью и отпустит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И всё же лучше показаться врачу…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли лишь изнуренно покачал головой. У него физически не осталось сил продолжать эту дискуссию. Дождавшись, пока спазмы окончательно утихнут, он бледной тенью поплелся обратно к своей кровати и без сил рухнул на подушку. Янь Суй посмотрел ему вслед, его брови озабоченно сошлись на переносице — состояние друга внушало серьезные опасения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли кое-как заставил себя провалиться в очередной беспокойный сон. Когда он наконец открыл глаза, то обнаружил, что Янь Суй так никуда и не ушел. На его рабочем столе стоял принесенный другом пластиковый контейнер с еще теплой жидкой пшенной кашей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли негромко поблагодарил соседа и сразу же перевел ему на электронный кошелек деньги за еду. После того как он через силу осилил эту нехитрую пищу, изнуряющее чувство тошноты в желудке вроде бы немного утихло. Парень принялся шарить в ящике стола в поисках заветной коробочки с лекарством от гастрита, но, взглянув на упаковку, ошарашенно замер: срок годности препарата истек еще полгода назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли: «……»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его охватило чувство полнейшего абсурда. Он от природы обладал отменным здоровьем и практически никогда не болел, поэтому все эти медикаменты, купленные когда-то «на всякий пожарный», так и пролежали без дела, благополучно превратившись в просрочку. Парень тяжело вздохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли, что-то не так? — Янь Суй поднял голову от своего стола.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лекарство испортилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А? — Янь Суй опешил, после чего поспешно выудил собственную аптечку. — У меня тут завалялось пара таблеток для желудка, возьмешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, не надо. Мне уже гораздо лучше, просто еще немного полежу и всё пройдет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказав это, Юй Ли почувствовал, как его снова непреодолимо клонит в сон, и мгновенно отключился, едва его голова коснулась подушки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй немного поразмыслил, после чего достал смартфон и быстро набрал сообщение брату:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Гэ, можно попросить дядю Хэ привезти нам сегодня нормальный обед? Мне так приелась эта университетская столовка, еда в кампусе просто отвратительная. Даже Юй Ли, который в еде вообще непривередлив, ничего не может есть — исхудал весь, да еще и желудок себе испортил, бедняга. (Грустный смайлик.jpg)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ответ от старшего брата пришел лишь спустя довольно приличный промежуток времени:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Хорошо.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...287 lines deleted...]
-        <w:t/>
+        <w:t>Ровно в полдень дворецкий Хэ лично доставил в общежитие обед. Еды было приготовлено с запасом — щедрых порций должно было с лихвой хватить на всех четверых обитателей комнаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй и Лю Цун с победными криками затащили в комнату несколько внушительных термоконтейнеров и радостно провозгласили:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ну-ка, Юй Ли, подъем! Моя домашняя кухня прислала нам роскошный обед. Тут есть твоя любимая тушеная в соевом соусе рыба-сабля!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй с гордым видом сорвал крышку с термоса, и перед носом Юй Ли предстало несколько невероятно аппетитных, источающих божественные ароматы блюд. Каждое из них было приготовлено с учетом личных гастрономических предпочтений Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, стоило Юй Ли уловить этот тонкий, едва заметный специфический рыбный аромат тушеной сабли, как его брови судорожно взлетели вверх. Он судорожно схватился рукой за область желудка, резко отвернулся в сторону и…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уф…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>