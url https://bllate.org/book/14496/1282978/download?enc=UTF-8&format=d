--- v0 (2026-05-21)
+++ v1 (2026-08-07)
@@ -14,4355 +14,1843 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 16</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...4255 lines deleted...]
-        <w:t/>
+        <w:t>Пятое сентября — день, когда Университет Y официально открывал свои двери для студентов в новом учебном семестре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На просторной тенистой аллее, укрытой кронами деревьев, толпились старшекурсники, вовсю подготавливая праздничные мероприятия для встречи первокурсников. Юй Ли, шумно катя за собой чемодан, отрешенно пробирался сквозь пеструю студенческую толпу, пока наконец не добрался до своей комнаты в общежитии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Время было еще совсем раннее, поэтому трое его соседей по комнате пока не приехали. Юй Ли на скорую руку привел в порядок свое спальное место, застелил кровать чистыми простынями, после чего сразу же забрался наверх и мгновенно провалился в глубокий сон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После того как посреди ночи его в холодном поту разбудил тот жуткий кошмар в отеле, он больше так и не смог сомкнуть глаз. Теперь же, вернувшись в родные стены общежития, где он бессменно прожил последние три года, в этой привычной и безопасной обстановке его с новой силой накрыла непреодолимая усталость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, этот сон тоже нельзя было назвать спокойным — Юй Ли то и дело донимали какие-то тревожные, неприятные сновидения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ближе к полудню он в полузабытьи открыл глаза, услышав знакомые голоса Лю Цуна и Сюй Биня. Он аккуратно отодвинул плотную шторку и высунул голову со своего верхнего яруса:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, вы уже приехали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лю Цун, который в этот момент увлеченно протирал свой письменный стол, от неожиданности испуганно подпрыгнул на месте, едва не разбив затылок о деревянный каркас верхней кровати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мать родная, Сы-эр, ты меня до смерти перепугал! — Лю Цун судорожно захлопал себя ладонью по груди. — Так ты, оказывается, уже здесь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли послушно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, я приехал самым первым рейсом, еще с утра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Жить в одном городе с университетом — это, конечно, сплошное блаженство, — со своего места негромко подал голос Сюй Бин, аккуратно раскладывая вещи в платяном шкафу. — А уж если ты живешь в роскошном особняке семьи Янь, где тебя повсюду возит личный водитель, так это и вовсе предел мечтаев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У их четверки был общий небольшой чат в мессенджере, и незадолго до начала семестра во время одной из дружеских переписок Янь Суй как бы между прочим обмолвился, что Юй Ли временно гостит у него дома.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило зайти речи об этом, как Лю Цун с явным недоумением огляделся по сторонам и поинтересовался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кстати, Сы-эр, а где сам Янь Суй? Почему его не видно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пальцы Юй Ли, сжимавшие плотную ткань шторки, медленно налились силой и крепко сжали материал. Он слегка поджал губы и глухо ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не знаю. Я приехал сам по себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У Янь Суя ведь уже полностью закрыты все учебные кредиты, так что, скорее всего, он вообще больше не появится в общежитии, — Сюй Бин с глухим стуком захлопнул дверцу шкафа и бросил беглый взгляд на Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо юноши сейчас выглядело пугающе бледным, а под глазами отчетливо залегли глубокие темные тени — с первого взгляда было понятно, что парень провел глубокую бессонную ночь и совершенно не выспался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Наверняка они с Янь Суем крупно повздорили, — мысленно резюмировал Сюй Бин, цинично отвернувшись обратно к своим делам. — В конце концов, каково это — жить под чужой крышей? Разве там может быть сладко?» Он взял в руки пластиковый таз, чтобы набрать воды и затеять влажную уборку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кстати, Сы-эр, у тебя ведь тоже все учебные баллы закрыты с избытком. Чем планируешь заниматься в этом году — пойдешь на стажировку или будешь готовиться к магистратуре?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказав это, Лю Цун раздраженно цыкнул и с досадой добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мои предки требуют, чтобы я обязательно поступал в магистратуру, а я даже понятия не имею, с какого бока к этой учебе подступиться. Ужасно тебе завидую! С твоей безупречной успеваемостью за последние три года тебе сто процентов светит автоматическое зачисление без экзаменов по квоте вуза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли к этому моменту уже спустился со своей постели и аккуратно переставлял ноги по ступеням вертикальной лестницы. Услышав слова товарища, он совершенно ровным, спокойным тоном ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я официально отказался от этой квоты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Еще в прошлом семестре куратор курса лично вызывал его к себе в кабинет, чтобы детально обсудить вопрос автоматического зачисления в магистратуру. Однако финансовое положение его семьи оставляло желать лучшего, и Юй Ли больше всего на свете хотел как можно скорее устроиться на постоянную работу, чтобы начать самостоятельно зарабатывать деньги. Именно по этой причине он без колебаний ответил отказом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лю Цун в изумлении замер как вкопанный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Семья Юй Ли жила очень скромно, и когда три года назад парень только подавал документы в приемную комиссию, он где-то прослышал, что профессия программиста приносит отличный доход, а потому без раздумий выбрал специальность «разработка программного обеспечения». Все соседи по комнате прекрасно знали об этой ситуации, но Лю Цун даже представить не мог, что Юй Ли добровольно махнет рукой на столь престижную рекомендацию вуза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обычно излишне говорливый и склонный к пафосу Лю Цун несколько раз беззвучно открыл и закрыл рот, разом растеряв весь свой пыл к жалобам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно, безумно жаль упускать такой шанс… Но с другой стороны, свет клином не сошелся на этих госслужбах и магистратурах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты ведь еще на втором курсе завоевал первое место на Всекитайском конкурсе молодых талантов «Синьчэн» среди студентов? С таким весомым портфолио ты можешь с легкостью штурмовать любые ведущие IT-гиганты страны, да и зарплату тебе сразу предложат на порядок выше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли мягко улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, ближе к делу посмотрим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его собственной голове после вчерашнего грандиозного скандала по-прежнему царил полнейший сумбур, и он планировал дождаться наступления ночи, чтобы в тишине и спокойствии разложить все мысли по полочкам. Парень тоже набрал в таз воды и принялся за уборку своего угла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ближе к вечеру в дверях общежития неожиданно появился Янь Суй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У него, как и у Юй Ли, все учебные баллы были давно закрыты, поэтому он искренне полагал, что молодой господин больше не переступит порог университета. Увидев, как Янь Суй уверенно толкает дверь комнаты, Юй Ли невольно испытал легкое удивление. Однако он лишь мельком скользнул по нему холодным взглядом и сразу же отвернулся обратно к экрану ноутбука, продолжая внимательно изучать рабочие материалы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лю Цуна и Сюй Биня в этот момент в комнате не было, так что парни остались один на один.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй бегло обвел взглядом жилое пространство, уверенно подкатил свое рабочее кресло вплотную к столу Юй Ли и с улыбкой произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я сегодня в обед проснулся, смотрю — а тебя и след простыл. Сразу смекнул, что ты сто процентов уже умотал в университет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пальцы Юй Ли, уверенно двигавшие компьютерную мышь, на мгновение замерли. Он медленно повернул голову и внимательно всмотрелся в выражение лица Янь Суя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё было точно таким же, как и прежде: на губах парня играла всё та же простодушная, беззаботная улыбка. Судя по всему, Янь Шитин предпочел полностью скрыть от младшего брата их вчерашнюю ночную ссору. Скорее всего, мужчина руководствовался тем, что Юй Ли и Янь Суй являются близкими друзьями, и не хотел своими взрослыми разборками бросать тень на их студенческую дружбу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако сам Юй Ли больше не испытывал ни малейшего желания иметь хоть какое-то отношение к этой семье. Он отвернулся обратно к монитору и абсолютно ровным тоном обронил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У тебя ведь закрыты все кредиты, ты мог бы вообще не тратить время на визиты в общежитие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй забавно почесал кончик носа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да я тут тоже внезапно решил попробовать поступить в магистратуру. В стенах университета всё-таки какая-никакая, а рабочая учебная атмосфера присутствует.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В магистратуру? — Юй Ли снова невольно опешил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старая госпожа Янь на протяжении долгого времени буквально силой пыталась затащить внука в семейную корпорацию, и парень никак не ожидал, что Янь Суй в итоге выберет стезю дальнейшего обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну да. Всё равно я пока толком не определился, чем хочу заниматься в будущем. Так почему бы не сделать как все — попробовать сдать экзамены в магистратуру или податься на госслужбу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй пристально посмотрел на товарища. Он прекрасно помнил, как в прошлом семестре Юй Ли наотрез отказался от автоматического зачисления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли, если ты сейчас активно ищешь место для преддипломной стажировки, почему бы тебе не подать резюме прямиком в корпорацию Янь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли быстро свернул окно с документами и уверенно отстучал по клавиатуре очередную строчку программного кода:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, спасибо. Я не могу всю жизнь выезжать исключительно за твой счет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй на секунду запнулся, но затем согласно и понимающе кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В принципе, ты прав. Будет гораздо круче, если ты прольешь свет на свои реальные способности и пробьешься туда сам. Если я начну открыто совать свой нос и двигать тебя по знакомству, в компании сто процентов поползут грязные сплетни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты у нас невероятно талантливый, я в тебя верю!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Высказав это, Янь Суй в отличном расположении духа принялся весело напевать под нос какую-то попсовую мелодию, увлеченно наводя порядок на своей кровати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли тупо смотрел на несколько строчек кода, замерших на экране компьютера, погрузившись в глубокое молчание. Несмотря на то, что он твердо и бесповоротно решил оборвать любые контакты с представителями семьи Янь, реализовать этот план на практике оказалось задачей не из легких. В конце концов, Янь Суй оставался в абсолютном неведении обо всех подводных камнях, и если Юй Ли вдруг без видимых причин резко изменит свое отношение к нему, это вызовет у друга лишь массу закономерных вопросов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К слову сказать, те самые рабочие материалы, которые он так увлеченно изучал минуту назад, в свое время помог раздобыть именно Янь Суй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли озабоченно нахмурился и тихо, едва слышно вздохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ладно, буду вести себя как обычно. Как только я найду подходящую стажировку и официально защищу диплом, наши жизненные пути с Янь Суем так или иначе разойдутся сами собой».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли отчетливо замечал, что с наступлением четвертого курса подавляющее большинство его однокурсников пребывало в состоянии глубокой растерянности и легкой прострации перед неизвестным будущим. Только за сегодняшний вечер в их комнату перетаскалась добрая половина потока — все без конца расспрашивали друг друга о планах на последний учебный год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Узнав, что даже обеспеченный Янь Суй ударился в подготовку к магистратуре, визитеры один за другим округляли глаза от изумления, после чего мертвой хваткой вцеплялись в парня, заводя с ним бесконечные разговоры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В комнате стало слишком шумно и многолюдно. Юй Ли взял в руки свой пластиковый термос и направился в сторону бытовой комнаты, рассчитывая набрать кипятка, а заодно и немного перевести дух в тишине. Однако стоило ему подойти к дверям умывальника, как до его слуха отчетливо донеслось упоминание собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Этот Юй Ли вечно тенью вьется хвостиком за Янь Суем. Сто процентов этот приспособленец уже давно подлизался к семейству Янь и спит и видит, как бы пристроиться на тепленькое место стажера в их корпорацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва услышав этот едкий голос, Юй Ли без труда определил его владельца. Это был его однокурсник Линь Цзяфань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Еще на втором курсе они шли ноздря в ноздрю, претендуя на получение престижной государственной стипендии. В итоге награда заслуженно досталась Юй Ли, но Линь Цзяфань свято уверовал в то, что за парня по своим каналам замолвил словечко влиятельный Янь Суй. С тех самых пор Линь Цзяфань при каждом удобном случае исходил желчью, не упуская возможности вставить Юй Ли шпильку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве в корпорацию Янь можно пролезть исключительно по блату? Мне казалось, у них там жесточайший отбор, — засомневался сосед Линь Цзяфаня по комнате.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— По обычному блату, конечно, нельзя. Но ведь речь идет о Янь Суе! Он же родной младший брат самого президента Яня!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну, не скажи. У Юй Ли успеваемость просто железобетонная, ему вообще пророчили автоматическое зачисление в магистратуру…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Договорить парень не успел, поскольку краем глаза заметил стоящего прямо в дверном проеме Юй Ли. Он мгновенно прикусил язык и испуганно толкнул Линь Цзяфаня локтем в бок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линь Цзяфань обернулся и нос к носу столкнулся со спокойным взглядом Юй Ли. На мгновение на его лице проступило явное замешательство, но уже в следующую секунду он пренебрежительно фыркнул, демонстрируя полное презрение. Юй Ли лишь равнодушно опустил ресницы, решив попросту проигнорировать этот выпад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парни к этому моменту уже закончили набирать воду. Юй Ли спокойно шагнул вперед к автомату и приложил свою электронную карту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оставшийся позади Линь Цзяфань жестом велел своему приятелю уходить, а сам с термосом в руках намеренно перегородил единственный выход из помещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Знаешь, я искренне завидую некоторым личностям. Стоит им вовремя и покрепче ухватиться за чью-то влиятельную ногу — и вуаля, путевка в роскошную жизнь у них в кармане.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли внимательно следил взглядом за струей кипятка, наполнявшей его термос, и упорно не удостаивал собеседника ответом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линь Цзяфаня такая реакция взбесила еще сильнее, и он резко повысил голос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что, хочешь сказать, я в чем-то не прав?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вода в термосе как раз поднялась до самого горлышка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По какой-то необъяснимой причине в груди у Юй Ли в одно мгновение вспыхнула такая дикая, всепоглощающая ярость, что он физически не смог её подавить. Он прекрасно понимал, что на четвертом курсе у многих сдают нервы из-за неопределенности, но с какой стати он должен выступать в роли боксерской груши для чужих комплексов? К тому же после вчерашних потрясений его душевное состояние и без того находилось на грани фола.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Придя к этой мысли, Юй Ли резко выдернул карту из слота, перекрывая воду, и в упор уставился на Линь Цзяфаня яростным взглядом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если тебе так сильно хочется ухватиться за ногу Янь Суя — иди и хватайся! Какой смысл исходить тут от зависти и брызгать на меня желчью?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если у тебя образовалась масса свободного времени, лучше бы сел и хорошенько подумал о том, как тебе закрыть свои позорные хвосты по учебе!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На первом курсе Линь Цзяфань действительно демонстрировал неплохие академические результаты. Однако, перейдя на второй курс, он перестал уделять достаточно внимания учёбе: начал прогуливать пары и заваливать экзамены, из-за чего до сих пор не мог набрать минимум баллов для допуска к диплому.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линь Цзяфань от такой отповеди буквально опешил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты… — парень ошарашенно захлопал глазами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что-то здесь явно было не так. В их привычном представлении Юй Ли всегда был классическим безответным «тюфяком» — даже если он доподлинно знал, что за его спиной шепчутся и поливают его грязью, он никогда не опускался до открытых конфликтов и просто молча проходил мимо. С чего вдруг этот тихоня сегодня превратился в настоящую фурию?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли не стал дожидаться его реакции. Он сердито развернулся и с термосом в руках стремительно покинул бытовку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только оказавшись в стенах своей комнаты, Юй Ли внезапно пришел в себя. Это пугающее ощущение, когда собственные эмоции в одно мгновение полностью выходят из-под контроля разума, оставило после себя очень неприятный осадок и погрузило парня в состояние легкой растерянности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли плотно сжал губы, аккуратно поставил термос на пол, извлек из кармана смартфон и вбил в поисковую строку браузера запрос: «Отчего могут возникать резкие перепады настроения и вспышки гнева?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поисковая выдача мгновенно выплюнула на экран ворох медицинских статей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Резкие перепады настроения на начальных сроках беременности: причины и методы борьбы…]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ранние симптомы и проявления генерализованного тревожного расстройства…]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Юй Ли на автомате полностью проигнорировал самую первую строчку и сфокусировался на расположенном чуть ниже пункте про тревожное расстройство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он озабоченно закусил губу, а в его глазах отразилось глубокое замешательство. Неужели на фоне перенесенного стресса у него действительно начались какие-то серьезные психологические проблемы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли тяжело и протяжно вздохнул. Скорее всего, эта эмоциональная нестабильность была вызвана исключительно вчерашним грандиозным потрясением в кабинете господина Яня. Нужно просто дать себе немного времени, и со временем всё обязательно придет в норму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя всего несколько дней Юй Ли с облегчением отметил, что его душевное состояние действительно стабилизировалось, и окончательно выбросил эти страхи из головы. Его однокурсники тоже постепенно определились со своими жизненными ориентирами, и в воздухе общежития больше не пахло той звенящей паникой и растерянностью, что царила в первые дни сентября.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли активно включился в процесс поиска подходящей IT-компании для прохождения стажировки. Сразу после начала учебы он потратил несколько бессонных ночей на создание компактной, но очень удобной и функциональной утилиты для систематизации данных — этот личный проект должен был послужить весомым козырем на грядущих собеседованиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он веерной рассылкой отправил свое резюме в несколько крупнейших интернет-компаний города Y, и за последние дни успел прилично побегать по различным адресам, сдавая письменные тесты и проходя очные интервью. Однако условия, которые эти конторы предлагали молодым стажерам, были, мягко говоря, спартанскими, да и сама внутренняя философия этих предприятий шла вразрез с личными убеждениями Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его списке оставался единственный и самый перспективный вариант — крупная технологическая корпорация под названием «Чуанъи», чьи акции котируются на бирже. Еще четыре дня назад Юй Ли успешно сдал там сложнейший письменный квалификационный тест и получил официальное приглашение на финальный этап очного собеседования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В назначенный день погода преподнесла неприятный сюрприз: столбик термометра резко пополз вниз. Накануне вечером город накрыл мощный проливной ливень, и сегодня на улице было зябко и ветрено. Даже Лю Цун, который обычно свято придерживался правила «стиль важнее тепла», сегодня без лишних разговоров выудил из недр шкафа плотную куртку. Юй Ли же, напротив, по-прежнему щеголял в легкой хлопковой рубашке с коротким рукавом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед самым его выходом на собеседование Лю Цун краем глаза заметил его наряд и не на шутку разволновался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сы-эр, ты с ума сошел? Почему ты так легко одет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли опустил взгляд на свою белоснежную рубашку с коротким рукавом и в замешательстве поинтересовался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А что, выглядит как-то неуместно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это была строгая классическая сорочка, которую он специально приобрел для прохождения официальных интервью; к тому же он аккуратно повязал строгий галстук — в таком виде он точно не должен был нарушить правила делового этикета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да нет, дело не в этикете, — Лю Цун сокрушенно покачал головой. — На улице сегодня жуткий холод. Смотри не подхвати простуду перед самым началом учебы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли успокаивающе улыбнулся товарищу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да ладно тебе, мне вполне комфортно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он приветливо помахал соседям по комнате рукой и ровно к десяти часам утра прибыл по указанному адресу в головной офис компании «Чуанъи».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он выходил из салона такси, с серого неба снова начала сыпать мелкая, противная дождевая изморозь. Юй Ли, прикрывая голову ладонью, быстрым бегом преодолел расстояние до парадных дверей высотного бизнес-центра. Приветливая девушка на стойке ресепшена, заметив, что молодой человек слегка промок под дождем, любезно протянула ему чистое сухое полотенце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли вежливо поблагодарил её, аккуратно промокнул капли воды на лице и, вскинув взгляд, замер как вкопанный: из дверей центрального лифтового холла плотной группой выходила большая делегация.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все эти люди были облачены в безупречные дорогие деловые костюмы, транслируя окружающим образ стопроцентных акул большого бизнеса. А во главе этого внушительного шествия, находясь в самом центре группы, уверенным и размашистым шагом шел Янь Шитин.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>