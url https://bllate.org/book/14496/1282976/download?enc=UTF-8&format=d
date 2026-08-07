--- v0 (2026-05-20)
+++ v1 (2026-08-07)
@@ -14,4259 +14,1875 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 14</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...4159 lines deleted...]
-        <w:t/>
+        <w:t>Этот сон был на редкость сладким и крепким.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда биологические часы Юй Ли заставили его проснуться, первым делом перед его глазами предстал узор на обоях люкса. Сознание парня всё еще оставалось смутным, и он довольно долго тупо всматривался в стену, прежде чем внезапно осознал — он лежит на кровати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Постойте, на кровати?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но ведь вчера вечером он совершенно точно заснул, уткнувшись лицом в край матраса прямо на полу! Как же его угораздило оказаться в постели?! Неужели из-за неудобной позы он посреди ночи в состоянии лунатизма сам залез на кровать к Янь Шитину?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли мгновенно весь оцепенел. Он не смел сделать даже мимолетного движения от дикого страха, что стоит ему шевельнуться, как он тут же обнаружит рядом с собой лежащего Янь Шитина. Прежний случай, произошедший тем памятным утром, оставил в его душе слишком глубокую и неизгладимую психологическую травму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока в его голове хаотично проносились самые жуткие мысли, до слуха Юй Ли донесся негромкий кашель. Звук шел со стороны дивана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли наконец пришел в себя, медленно сел в постели и обнаружил Янь Шитина, который сидел в кресле, прижав согнутый кулак к губам и тихо кашляя. Краем глаза уловив шевеление на кровати, Янь Шитин повернул голову и посмотрел прямо на него:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Проснулся?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли судорожно сжал в пальцах одеяло. Хвала небесам, то, чего он так панически боялся, не произошло. Он мысленно облегченно выдохнул и послушно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу. Это… а как я очутился на кровати?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос Янь Шитина сейчас тоже звучал пугающе хрипло и сипло:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В открытом море ночью температура сильно падает, к тому же поднялся штормовой ветер. Если бы ты остался спать на полу, то непременно подхватил бы простуду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли сделалось жутко неловко. Мало того что он сам проявил такую беспечность, так еще и спросонья успел навоображать невесть что. Он спустился с постели и, заметив наброшенный на плечи Янь Шитина плотный плед, вмиг осознал, что мужчина всю вторую половину ночи спал в кресле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но ведь Янь Шитин сам был тяжело болен!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли ненадолго запнулся, после чего негромко произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старший брат Янь, ты мог просто разбудить меня. Я бы с радостью перелег на диван.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин отвернулся, ничего не ответив, и лишь снова судорожно покашлял несколько раз. По правде говоря, Юй Ли самоотверженно возился с ним добрую половину ночи, и уже только по одной этой причине Янь Шитин ни за что на свете не позволил бы парню спать в неудобном кресле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на выражение лица мужчины, Юй Ли в общих чертах уловил ход его мыслей. Он плотно сжал губы и, вспомнив про его сорванный хриплый голос, поспешно нащупал в кармане брюк ту самую коробочку с леденцами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он быстрым шагом подошел к Янь Шитину и протянул ему конфеты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старший брат Янь, съешь пока это, чтобы хоть немного смягчить горло. А я пойду срочно позову доктора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не дожидаясь, пока мужчина как-то отреагирует на его жест, он буквально силой вложил коробочку в его ладонь и стремительно выбежал за дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин не успел вовремя среагировать. Лишь когда стремительный силуэт юноши окончательно растаял в коридоре, он медленно опустил ресницы, тупо глядя на оставшиеся в руке леденцы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«……»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре прибыл судовой врач, который провел быстрый поверхностный осмотр и выписал Янь Шитину противовоспалительные средства и таблетки от кашля. После того как они привели себя в порядок и съехали на завтрак, Янь Шитин послушно принял прописанные медикаменты, однако приступы кашля так и не прекратились — напротив, они, казалось, лишь с новой силой начали набирать обороты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли, сидевший неподалеку и вынужденный слушать этот глухой кашель, сам того не замечая, начал испытывать сильную тревогу. Янь Шитин перевел на него взгляд, поджал губы и ровным тоном скомандовал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Возвращайся к себе в каюту и собирай вещи. Скоро мы вместе отправимся домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли прекрасно понимал, что его дальнейшее пребывание здесь ничем не сможет помочь больному, поэтому лишь послушно кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, круизный лайнер к этому моменту уже взял обратный курс на город Y. Юй Ли быстро добежал до кают персонала, закинул в рюкзак свои немногочисленные пожитки и сдал выданную рабочую форму. Едва судно пришвартовалось у причала, он послушно последовал за Янь Шитином и сел в ожидавший их роскошный представительский автомобиль семьи Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило им переступить порог загородного поместья, как дворецкий Хэ, услышав пугающий кашель Янь Шитина, не на шутку перепугался и тут же бросился к телефону, вызывая семейного доктора Сюя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Семейный врач Сюй с тяжелым медицинским чемоданчиком в руках едва переступил порог дома и, завидев сидящего в гостиной Юй Ли, на секунду опешил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А, это ты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед ним предстал тот самый юноша, которого он видел в ту памятную ночь во время забора крови — второй непосредственный участник инцидента с афродизиаком. Доктору Сюю сделалось жутко любопытно: раз уж Юй Ли сейчас преспокойно живет на вилле семьи Янь, неужели после той бурной ночи эти двое волею судеб действительно сошлись и теперь состоят в отношениях?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли в растерянности захлопал глазами, а в его взгляде отразилось полное недоумение. Он видел этого доктора Сюя впервые в жизни. Но почему этот врач смотрит на него с таким видом, словно они давно и хорошо знакомы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоявший рядом дворецкий Хэ с явным беспокойством в голосе поторопил гостя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Янь серьезно болен, доктор Сюй, вам лучше поспешить наверх и провести осмотр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, да-да, конечно, — опомнился врач и поспешно последовал за дворецким вверх по лестнице. — Господин Янь ведь уже добрых несколько лет ни разу не подхватывал даже легкой простуды, у него всегда было отменное здоровье. Что же произошло на этот раз?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворецкий Хэ тяжело вздохнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Янь в последнее время после возвращения домой постоянно засиживался за рабочими бумагами до глубокой ночи. В тот день он по неосторожности уснул прямо в кабинете, а кондиционер при этом молотил на полную мощность. Проснулся — и сразу почувствовал легкий жар…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их голоса постепенно затихли, когда оба мужчины скрылись на втором этаже. Юй Ли проводил их взглядом и мысленно списал странное поведение врача на то, что тот попросту перепутал его с кем-то другим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поскольку завтра уже официально начинался новый учебный семестр, Юй Ли вернулся к себе в комнату, чтобы окончательно упаковать чемоданы. Вещей у него было совсем немного — в основном одежда да предметы первой необходимости, так что сборы не заняли много времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На прикроватной тумбочке аккуратно выстроилась стопка книг, которые он периодически брал почитать в личной библиотеке Янь Шитина. К этому моменту все они были им досконально изучены. Юй Ли аккуратно собрал тома, намереваясь отнести их обратно в кабинет, как вдруг случайно задел локтем собственный рабочий блокнот, который с глухим стуком полетел на пол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он поспешно присел на корточки, чтобы поднять его, и в этот момент в узкой щели между каркасом кровати и тяжелой тумбой краем глаза заметил какой-то посторонний предмет. Это была металлическая туба с мазью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли аккуратно выудил её на свет. Бело-синяя упаковка выглядела совсем новой; на ней не было крупно указано конкретное предназначение крема, лишь мелкими буквами перечислялся химический состав и стояла дата изготовления — ровно три месяца назад. При этом туба была явно использована больше чем наполовину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли озабоченно нахмурился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мазь, произведенная ровно три месяца назад… За все эти три месяца в данной гостевой комнате не жил абсолютно никто, кроме него самого. Было очевидно, что сам он этот крем никогда в глаза не видел и уж тем более не использовал. Но как же он тогда здесь очутился?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли никак не мог найти логичного объяснения. Он спрятал тюбик в карман брюк, решив при случае расспросить дворецкого Хэ — возможно, кто-то из горничных по неосторожности выронил лекарство во время генеральной уборки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило ему переступить порог комнаты, как он нос к носу столкнулся со спускающимся по лестнице доктором Сюем. Юй Ли немного поколебался, но все же сделал шаг вперед и вежливо поздоровался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здравствуйте, доктор Сюй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здравствуй, — с теплой улыбкой отозвался медик. — Так ты теперь временно живешь здесь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли на автомате кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да. — Однако в следующую секунду до него дошло, что в их диалоге снова присутствует какая-то странность, и он с глухим замешательством спросил: — Доктор Сюй… А мы с вами разве знакомы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доктора Сюя в этот момент внезапно осенило: когда он приезжал сюда на экстренный вызов в прошлый раз, Юй Ли находился в глубоком беспамятстве, так что парень физически не мог его видеть. Он поспешно пояснил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я уже видел тебя однажды, просто ты в тот момент крепко спал и не мог меня заметить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только после этих слов скопившиеся в душе Юй Ли сомнения окончательно рассеялись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он запустил руку в карман, извлек ту самую бело-синюю тубу и поинтересовался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Доктор Сюй, раз уж вы врач, я хотел бы спросить — вы случайно не знаете, что это за мазь и для чего она применяется?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доктор Сюй на несколько секунд сфокусировал взгляд на тюбике, и на его лице мгновенно проступила какая-то странная, труднообъяснимая усмешка. Он негромко покашлял и вкрадчивым, приглушенным голосом поинтересовался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что это за лекарство… Тебе не проще ли спросить напрямую у господина Яня? Неужели он тебе так ничего и не рассказал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли почувствовал, как его голова окончательно идет кругом от непонимания. Доктор Сюй совершенно точно говорил с ним на одном языке, но почему парень решительно не мог уловить скрытый смысл его фраз?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметив крайнюю степень растерянности на лице юноши, доктор Сюй тоже заподозрил неладное. Он с искренним изумлением спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как же так… Неужели вы двое после того случая больше ни разу не пользовались им?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Вы двое»? «После того случая»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В груди у Юй Ли мгновенно зародилось нехорошее, липкое предчувствие, а пальцы, сжимавшие холодный металл тубы, мелко задрожали. С абсолютно каменным лицом он глухо переспросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Доктор Сюй… Что именно вы имеете в виду?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доктор Сюй озабоченно нахмурился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эту мазь я лично передал господину Яню в ту самую ночь, когда приезжал на вызов делать вам забор крови. Её основное назначение — противовоспалительный уход после близкого контакта. В конце концов, в подобных делах между двумя мужчинами всегда нужно проявлять предельную осторожность, иначе можно легко спровоцировать сильный жар или нанести партнеру травму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Неужели господин Янь после всего случившегося так ни разу и не воспользовался этим средством? Ну и безответственность…» — доктор Сюй мысленно выразил глубокое неодобрение, после чего его внезапно осенила еще одна мысль, и он негромко пробормотал под нос: — «У меня в чемоданчике как раз остался еще один подходящий препарат, нужно будет обязательно передать его господину Яню…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он был настолько поглощен собственными мыслями, что совершенно не заметил, как по мере его объяснений лицо Юй Ли в одно мгновение стало пугающе бледным, а сочные губы начисто лишились всяких красок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Приезжал на вызов делать забор крови… Передал господину Яню в ту самую ночь… В ту самую ночь…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли практически в ту же секунду всё понял. Это была ночь той злополучной вечеринки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слыша тихое бормотание доктора Сюя, он, едва сдерживая дрожь в голосе, резко выкрикнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не нужно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От этого внезапно сорвавшегося на высокую ноту выкрика доктор Сюй невольно вздрогнул и с полным непониманием уставился на парня. В голове у Юй Ли сейчас бушевал настоящий хаос, мысли спутались в один сплошной клубок, не позволяя мыслить рационально, и он лишь как заведенный продолжал испуганно твердить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего не нужно, не надо…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он резко развернулся, бросился обратно в комнату и плотно захлопнул за собой дверь. Оказавшись в знакомой обстановке, он почувствовал, как всё его существо охватило непреодолимое желание немедленно сбежать отсюда как можно дальше. Теперь, когда он вернулся непосредственно на «место преступления», воспоминания о событиях той кошмарной ночи начали вспыхивать в его сознании с пугающей, кристальной четкостью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли бессильно прислонился спиной к дверному полотну и медленно сполз на корточки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всего нескольких коротких фраз доктора Сюя оказалось более чем достаточно, чтобы он смог безошибочно восстановить хронологию событий той ночи. Янь Шитин с самого начала прекрасно знал, что они оба оказались под действием препарата. Более того, после того как сам Юй Ли окончательно лишился чувств и впал в беспамятство, мужчина лично вызвал доктора Сюя, чтобы сделать анализ крови. Именно поэтому врач утверждал, что уже видел его ранее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И, судя по всему, доктор Сюй до сих пор пребывал в глубоком заблуждении относительно характера их взаимоотношений с Янь Шитином.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли крепко обхватил колени руками и уткнулся лицом в согнутые локти. Осознание того, что Янь Шитин на протяжении всей той ночи оставался в абсолютно здравом уме и трезвой памяти, повергло его в состояние неописуемого шока. Помимо дикого, удушающего стыда, его душу с новой силой затопило чувство жгучей тревоги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его голове роились десятки безответных вопросов. Например: если Янь Шитин той ночью лично вызвал врача для осмотра, то зачем он после этого остался спать в его комнате на одной кровати? И почему, прекрасно помня обо всем случившемся, он на протяжении всех этих трех месяцев вел себя абсолютно спокойно и никак не выдавал своего знания?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И самое главное… Догадывался ли Янь Шитин о том, что Юй Ли всё это время пытался прощупать почву и прозондировать его память?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То, что парень самолично убедил себя в амнезии старшего брата Янь… Разве со стороны это не выглядело так, будто он всё это время выставлял себя на посмешище как последний… круглый дурак?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли до боли закусил губу и в сильном испуге крепко сжал кулаки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Янь Шитин… Каковы на самом деле его истинные намерения и чего он хочет добиться?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметив, в каком глубоком шоке и прострации Юй Ли бросился в свою комнату, доктор Сюй лишь в недоумении почесал затылок. Он спустился к машине, взял необходимые флаконы с растворами для капельницы и вернулся в спальню Янь Шитина. Умело подготавливая систему для внутривенного введения, он как бы между прочим произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Янь, я тут спускался к машине за лекарствами и по пути столкнулся с тем молодым господином. Мне показалось, что он сейчас находится в каком-то очень странном, взвинченном состоянии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин отозвался глубоким, глухим голосом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что с ним?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доктор Сюй пояснил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он первым делом вытащил противовоспалительную мазь и принялся расспрашивать меня, для чего она нужна. Но стоило мне озвучить ответ, как он буквально в лице переменился и пришел в дикий ужас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило этим словам сорваться с губ врача, как ладонь Янь Шитина мгновенно сжалась в плотный кулак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Противовоспалительная мазь… В ту ночь, после того как он бережно обработал повреждения Юй Ли, он лично оставил тюбик на прикроватной тумбочке. Неужели в спешке лекарство случайно соскользнуло в узкую щель между мебелью, из-за чего его на протяжении трех месяцев не могли обнаружить даже горничные во время уборки?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, доктор Сюй обладал отменной профессиональной реакцией и успел вовремя отдернуть руку, иначе острая игла капельницы непременно вонзилась бы куда-нибудь мимо вены. Он испуганно поднял взгляд и обнаружил, что Янь Шитин глубоко нахмурился, а его лицо приобрело пугающе суровое выражение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце врача тревожно екнуло. Он испугался, что сболтнул лишнего и спровоцировал гнев босса:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Янь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин устремил на него ледяной взор и резко спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты рассказал ему о том, что я вызывал тебя той ночью для осмотра?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доктор Сюй послушно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, рассказал. — Лишь в этот момент до него наконец дошло, что он совершил колоссальную ошибку и в корне неверно оценил ситуацию. Судя по грозной реакции господина Яня, эти двое вовсе не состояли в романтических отношениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В спальне воцарилась мертвая, гнетущая тишина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доктор Сюй почувствовал, как по его спине струится холодный пот. Он осторожно, едва дыша, попытался прощупать почву:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Янь… Получается, про тот ночной вызов вообще нельзя было упоминать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин устало прижал пальцы к переносице и глухо скомандовал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На сегодня ты свободен. Можешь идти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Врач на мгновение замер в замешательстве:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но как же…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они ведь даже не успели поставить капельницу. Однако, наткнувшись на абсолютно непреклонный, леденящий взгляд Янь Шитина, доктор Сюй послушно поджал губы, не смея больше проронить ни слова. Он быстро собрал инструменты обратно в чемоданчик и поспешно покинул комнату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед тем как дверь окончательно захлопнулась, он краем глаза увидел Яна Шитина, его фигура была скрыта в тени света, отчего выражение его лица было абсолютно невозможно разглядеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда подошло время вечерней трапезы, Юй Ли, испытывая дикий, непреодолимый страх перед возможной встречей с Янь Шитином, почувствовал себя крайне неловко. Поэтому, когда дворецкий Хэ лично пришел позвать его к столу, парень сослался на недомогание и попросил разрешения спуститься к ужину чуть позже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За окнами стремительно густели сумерки. В гостевой комнате никто не включал освещение, и пространство вокруг погрузилось в абсолютную, чернильную тьму. Юй Ли всё это время продолжал неподвижно сидеть на полу, тесно прижавшись спиной к двери комнаты и обхватив колени руками. Когда он наконец решился подняться и спуститься вниз, его затекшие ноги неприятно закололо от сильного онемения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Та самая злополучная туба с мазью по-прежнему оставалась намертво зажатой в его ладони — только это физическое ощущение помогало ему до конца поверить, что события сегодняшнего дня не были плодом его воображения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва переступив порог лестничного пролета первого этажа, Юй Ли внезапно замер на месте: прямо посреди гостиной на диване с абсолютно прямой спиной восседал Янь Шитин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли не на шутку перепугался и не смел даже взгляда поднять в его сторону. Он низко опустил голову и быстрым шагом направился прямиком в сторону кухни. Однако стоило ему поравняться с пространством гостиной, как Янь Шитин словно из-под земли вырос прямо перед ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парень оказался совершенно не готов к такому повороту событий. От неожиданности он на всем ходу врезался плечом в крепкую грудь мужчины. От мощного толчка всё его тело испуганно содрогнулось, и в ту же секунду злополучный тюбик с мазью с негромким стуком выскользнул из его ослабевших пальцев, полетев прямо на пол.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>