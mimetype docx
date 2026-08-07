--- v0 (2026-05-21)
+++ v1 (2026-08-07)
@@ -14,2051 +14,867 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 12</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...1951 lines deleted...]
-        <w:t/>
+        <w:t>Погода стояла довольно душная, и вскоре припустил мелкий дождь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли ушел из сада и, едва вернувшись к себе в комнату, получил видеозвонок от мамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда связь установилась, женщина окинула взглядом обстановку, в которой находился сын, и в ее глазах промелькнуло замешательство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли-цзы, ты сейчас дома у своего соседа по комнате?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли утвердительно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо матери сделалось сложным, она немного поколебалась и нерешительно спросила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Семья твоего соседа… они очень состоятельные, верно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она увидела фотографию со светлячками, которую ей прислал сын. На том снимке было отчетливо видно, что лужайки и цветники ухожены с поразительной аккуратностью и изяществом, а декоративное освещение выглядело невероятно дорогим — такое точно не встретишь в обычном городском парке. Не говоря уже о комнате, где Юй Ли находился прямо сейчас: пусть отделка и предметы интерьера были выдержаны в сдержанном стиле, в них всё равно безошибочно угадывались изысканность и роскошь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она знала, что Юй Ли переехал пожить к приятелю из университета, но никак не ожидала, что семья этого парня настолько… настолько богата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли на секунду замер, после чего подтвердил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У него семья занимается бизнесом, они живут на вилле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мама тяжело вздохнула:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда мы оказались кругом ему должны за такое одолжение. Знай я заранее, что у него настолько обеспеченная семья, я бы ни за что не позволила тебе переезжать. Перевела бы тебе немного денег, и ты мог бы спокойно пожить какое-то время в гостинице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли плотно сжал губы и мягко возразил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скоро начнется учеба, так что я пробуду здесь совсем недолго. Мама, не волнуйся, я плачу ему за аренду и никак не обременяю его домашних.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женщина покачала головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли-цзы, мама вовсе не винит тебя, просто… — Она сделала короткую паузу. — Просто достаток нашей семьи оставляет желать лучшего. Как же ты собираешься отдавать ему этот долг человечности?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли прекрасно понимал ее опасения. Финансовое положение их семьи и семьи Янь отличалось как небо и земля. Поэтому его мама переживала, что те способы отблагодарить за доброту, которые они способны придумать, для семьи Янь могут показаться совершенно незначительными и смехотворными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли мягко улыбнулся, стараясь ее успокоить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мама, я всё прекрасно понимаю. Я сделаю всё, что в моих силах. И каким бы ни был мой способ отплатить за добро, если другие сочтут его пустяком — это их личное дело. Для меня главное — действовать с чистой совестью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва договорив, Юй Ли сам немного удивился. Он и подумать не мог, что наступит день, когда он сможет так спокойно рассуждать на подобные темы. Будь это раньше, он определенно впал бы в те же тревожные думы, что и его мать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женщина все еще выглядела немного обеспокоенной. При тесном общении с людьми из слишком высоких кругов разница в уровне повседневной жизни и развлечений становится колоссальной. Она втайне боялась, что в душе у Юй Ли из-за этого возникнет горькое чувство неполноценности, которое может толкнуть его на неверный путь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако юноша на том конце провода продолжал тепло и открыто улыбаться, оставаясь всё тем же послушным, хорошим ребенком из ее воспоминаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она поджала губы и произнесла:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз уж ты сам всё прекрасно понимаешь, то я не стану больше докучать тебе своими нотациями. Береги себя там.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли послушно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, я всё помню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Повесив трубку, Юй Ли остался сидеть за столом. Он задумчиво смотрел на струящиеся за окном нити дождя и слегка болтал ногами под столом. Парень отчетливо осознавал, что в его мышлении произошли небольшие сдвиги, и всё это — благодаря тому времени, что он провел в поместье Янь, где дворецкий Хэ волей-неволей многому его научил. Возможно, к нему относились так исключительно из уважения к его дружбе с Янь Суем, но Юй Ли был безмерно благодарен и дворецкому Хэ, и самому Янь Сую.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце августа приближалась пора начала учебного года в Университете Y.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Работа Юй Ли в ресторанчике «Юйтинсюань» подошла к концу. В его самый последний рабочий день менеджер неожиданно разыскал парня и предложил ему подработку: через день отправиться в качестве официанта на круизный лайнер, где планировался банкет. Поездка должна была занять два дня и одну ночь, а оплата составляла целую тысячу юаней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот грандиозный банкет на теплоходе устраивал владелец «Юйтинсюань» по случаю помолвки своей дочери, и для обслуживания мероприятия мобилизовали практически весь персонал заведения. Строго говоря, Юй Ли уже уволился и больше не числился в штате, но менеджер, помня о том, что парню перед началом учебы очень нужны деньги, всё равно решил предложить эту вакансию именно ему. Юй Ли оценил эту искреннюю заботу и с радостью согласился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя день Юй Ли поднялся на борт огромного круизного лайнера и вместе со своим коллегой, парнем по фамилии Ян, направился в каюту для персонала. Сяо Ян впервые в жизни оказался на настоящем теплоходе, поэтому пребывал в диком восторге и всю дорогу без умолку трещал обо всем подряд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он увлеченно говорил один уже довольно долгое время, но, так и не дождавшись от Юй Ли никакого ответа, с легким недоумением обернулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяо Юй, ты чего молчишь? Тебя что, укачивает?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли приложил ладонь к горлу и с явным трудом выдавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вчера вечером меня продуло на ветру, а сегодня утром проснулся — и голос пропал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его обычно чистый и звонкий голос сейчас звучал пугающе хрипло и сипло, из-за чего парень выглядел крайне жалобно. Сяо Ян не сдержал доброй усмешки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего страшного, зато так ты кажешься солиднее и мужественнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли лишь обреченно вздохнул, достал из кармана купленные леденцы для горла и закинул один в рот. Он посмотрел на коллегу, слегка потряс коробочкой с конфетами и знаками спросил: «Будешь?» Сяо Ян так активно болтал всю дорогу, что Юй Ли всерьез забеспокоился, как бы у того тоже не прихватило связки. Сяо Ян скромничать не стал, с веселым «хе-хе» подцепил один леденец и закинул в рот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раздался глубокий, протяжный гудок, и лайнер медленно отчалил, плавно скользя по глади реки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли распределили в ресторан в качестве официанта на дневную смену. Его работа заканчивалась уже в шесть часов вечера, после чего обслуживающий персонал имел полное право выйти на палубу и свободно отдохнуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вся основная праздничная программа банкета как раз была запланирована на вечернее время. В этот час высокопоставленные гости дружно переместились в главный банкетный зал, поэтому на открытой палубе было совсем безлюдно. К этому моменту лайнер уже вышел в открытое море.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Смеркалось. Западная часть небосвода постепенно окрашивалась в сочные оранжево-красные тона заката; изредка над водой с криками проносились стаи чаек, которые то и дело пикировали к самой кромке воды, вылавливая выпрыгивающую серебристую рыбешку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли тоже впервые в жизни находился на морском судне и никогда прежде не видел столь завораживающего пейзажа. Он вышел к леерам, чтобы подставить лицо свежему морскому бризу, и сделал несколько красивых кадров на телефон. Однако стоило ему завернуть за угол надстройки, как его взгляду предстали двое до боли знакомых людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Президент Янь, может быть, я все-таки помогу вам и провожу до номера? — Цзян Мяо стоял подле Янь Шитина, и его брови были тревожно сдвинуты к переносице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Янь Шитина казалось пугающе бледным. Он негромко, глухо закашлялся, нахмурился и ответил глубоким, резким тоном:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я дойду сам. А ты немедленно возвращайся в банкетный зал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Мяо поджал губы и в сильном беспокойстве принялся озираться по сторонам, как вдруг его взгляд скрестился со стоящим неподалеку Юй Ли. Помощник на секунду задумался, и его глаза мгновенно радостно блеснули:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Президент Янь, я найду кого-нибудь, кто проводит вас в номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин недовольно нахмурился, но уже в следующее мгновение увидел, как к ним быстрым шагом направляется Юй Ли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>