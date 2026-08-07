--- v0 (2026-05-21)
+++ v1 (2026-08-07)
@@ -14,7139 +14,2835 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 11</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...7039 lines deleted...]
-        <w:t/>
+        <w:t>Стоило Янь Шитину появиться в дверях, как гости тут же плотным кольцом окружили его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пусть сегодня и праздновался восьмидесятилетний юбилей бабушки Янь, но среди тех, кто принял приглашение и пришел на банкет, нашелся бы хоть один, кто явился сюда не ради самого Янь Шитина? Выразить почтение пожилому человеку — это лишь повод, главным же было мелькнуть перед глазами главы семейства Янь. А если бы кому-то посчастливилось обсудить или даже заключить сотрудничество с корпорацией семьи Янь, это и вовсе стало бы пределом мечтаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Президент Янь, не виделись несколько месяцев, а вы всё так же полны энергии и величия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё благодаря вам, президент Янь. Наше прошлое совместное дело в порту А…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин взял с подноса бокал вина, сухо и вежливо обменялся парой дежурных фраз с ближайшими к нему людьми, после чего сразу же перепоручил дальнейшее общение с гостями своему специальному помощнику Цзян Мяо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пройдя вглубь дома, он краем глаза первым же делом заметил Юй Ли и Янь Суя, устроившихся в углу за маджонгом. Мужчина удостоил их лишь мимолетным взглядом, после чего с абсолютно холодным и равнодушным выражением лица подошел к старой госпоже Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С днем рождения, бабушка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И больше ни единого лишнего слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бабушка Янь лишь холодно и пренебрежительно хмыкнула:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Янь Шитин, ну и спесь же у тебя. Наверное, мой юбилей для тебя — всего лишь очередная удобная площадка для ведения переговоров и расширения связей?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин ответил ледяным тоном:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Устроить этот банкет было вашей личной инициативой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пальцы пожилой женщины, сжимавшие элегантную трость, резко побелели от напряжения. Организация юбилея действительно была исключительно ее идеей, и списки гостей она просматривала лично. Поэтому то, что все эти люди толпились вокруг Янь Шитина в погоне за выгодой, как ни крути, никак нельзя было поставить ему в упрек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бабушка Янь самокритично и горько усмехнулась:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ха, ну конечно. В любом месте, где появляется великий Янь Шитин, априори не может не зайти речь о деньгах и интересах бизнеса. — На ее лице отразилось явное недовольство, и она мельком взглянула на сидящего в углу младшего внука. — Оставим это. Я хочу спросить тебя о другом: ты что, действительно планируешь и дальше позволять своему брату болтаться без дела и ничем не заниматься?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Устраивая этот пышный праздник, она втайне надеялась дать Янь Сую возможность пообщаться и наладить контакты с влиятельными старыми президентами и главами крупных корпораций. Да вот только у Янь Суя напрочь отсутствовала деловая жилка и амбиции: перекинувшись с ней парой слов, он тут же улизнул развлекаться со своими приятелями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бабушка Янь с досадой и раздражением стукнула тростью по полу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин посмотрел на нее, и его голос, казалось, стал еще на несколько градусов холоднее:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— То, какой путь выбирает Янь Суй — это исключительно его личное дело. — Под ошеломленным и растерянным взглядом пожилой женщины он развернулся, чтобы уйти, и напоследок бросил: — Вашим скрытым расчетам изначально суждено было провалиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В это время Юй Ли, наблюдавший за этой сценой из своего угла, слегка замер. Он не слышал, о чем именно спорили эти двое, однако отчетливо уловил и считал ту глубокую, затаенную неприязнь, что промелькнула в глазах бабушки Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли сегодня видел пожилую женщину впервые в жизни. До этого он лишь знал со слов друга, что бабушка относится к Янь Сую очень тепло и трепетно. Парень наивно полагал, что и к Янь Шитину отношение в семье должно быть примерно таким же, но реальность оказалась совсем иной… Впрочем, в конце концов, это были сугубо личные дела чужой семьи. Юй Ли отогнал лишние мысли, плотно сжал губы и заставил себя не углубляться в чужие тайны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент к нему подскочил раскрасневшийся Янь Суй и буквально силой потащил к маджонгу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Маленькая рыбка, выручай! Садись скорее вместо меня, сыграй партию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли от удивления округлил глаза и ткнул пальцем себе в грудь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Именно ты, — Янь Суй с силой усадил его за стол, положив ладони ему на плечи. — Мои мозги сегодня отказываются соображать, я всё сливаю. Помоги отыграться. Можешь вообще не переживать: если выиграешь — все деньги твои, если проиграешь — я сам всё оплачу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли бегло окинул взглядом стол и заметил на лицах остальных троих игроков крайне довольные, торжествующие улыбки. Он максимально приглушил голос и шепнул другу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но я ведь совершенно не умею играть в маджонг!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй ободряюще улыбнулся и похлопал его по плечу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не бойся, я прямо сейчас на пальцах объясню тебе базовые правила. Ты у нас умный, буквально за пару сдач во всем разберешься и набьешь руку. — С этими словами он умоляюще сложил ладони вместе перед грудью: — Очень тебя прошу! Вся надежда только на тебя, помоги брату вернуть утерянные позиции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прямо напротив Юй Ли сидел двоюродный брат Янь Суя. Наблюдая за этими уговорами, он снисходительно усмехнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У Янь Суя сегодня просто катастрофическое невезение. Сколько мы ни садимся играть, он неизменно остается главным неудачником и спонсором нашей компании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сидевший слева парень тут же подхватил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот именно, так что смело садись и ничего не бойся. Даю сто процентов, что ты как новичок утрешь Янь Сую нос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Расслабься, мы все просто играем ради удовольствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз уж все вокруг так активно его подбадривали, Юй Ли ничего не оставалось, кроме как согласно кивнуть. Янь Суй быстро и доступно объяснил ему суть комбинаций, и к концу первого же круга Юй Ли полностью вник в процесс. А когда они заканчивали третью партию, он неожиданно для всех выиграл!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он легким движением руки перевернул и открыл свою ровную линию костей, Янь Суй и остальные трое парней буквально лишились дара речи от изумления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что?! Серьезно, уже победа? Да я у себя даже комбинацию толком собрать не успел!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего себе навыки… Да ты играешь в разы круче нашего Янь Суя!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли скромно и мягко улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне просто повезло. Наверное, сработал классический эффект защиты новичка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ха-ха-ха! — парни дружно и весело расхохотались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующей раздаче Юй Ли снова умудрился выиграть, причем собрал сложнейшую комбинацию «Цин и сэ» — «В одном цвете». У стоявшего рядом Янь Суя от такого зрелища аж глаза загорелись, он в азарте потер ладони и явно загорелся желанием поскорее вернуться в игру и лично сорвать куш. Юй Ли с готовностью поднялся со стула, уступая ему место.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока четверка игроков увлеченно разбирала и выстраивала новые кости, Юй Ли отступил на пару шагов и повернул голову в сторону двора. Там, в полном одиночестве у высокой каменной стены, густо заросшей сочной зеленой плющевидной лианой, стоял Янь Шитин. Мужчина слегка приподнял голову, вглядываясь куда-то ввысь. Солнечные лучи проецировали его четкий силуэт прямо на ковер из листьев, и от легких порывов ветра эта тень плавно покачивалась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли на секунду замер. Ему почему-то показалось, что со спины Янь Шитин выглядит невероятно одиноким и глубоко погруженным в какие-то свои тяжелые думы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Маленькая рыбка, помоги! Подскажи, какую кость мне сейчас выгоднее всего скинуть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Громкий голос Янь Суя мгновенно выдернул парня из задумчивости. Юй Ли поспешно отвел взгляд от фигуры во дворе и подошел поближе, чтобы изучить расклад в руках друга. Он аккуратно указал пальцем на кость и как бы между прочим, непринужденным тоном поинтересовался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Может, позовешь своего старшего брата присоединиться к нам?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило этим словам сорваться с его губ, как за столом мгновенно воцарилась глухая, гнетущая тишина. Двоюродный брат Янь Суя даже на секунду замер, перестав сортировать свои кости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй послушно скинул на сукно указанную кость и глухо пояснил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мой брат никогда не садится играть с нами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да-да, это точно, — тут же закивал второй парень. — У президента Яня совершенно иной уровень и круг общения, куда нам до него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Президент Янь слишком сильный, авторитетный и недосягаемый. Мы хоть и одного поколения, но на равных вести с ним диалог могут разве что наши отцы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Двоюродный брат Янь Суя тоже добавил от себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот именно. Мы — обычные прожигатели жизни и типичные богатые бездельники во втором поколении. Мы с президентом Янем существуем в принципиально разных вселенных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слушая их рассуждения, Юй Ли невольно погрузился в свои мысли. Он всегда четко осознавал, что они с Янь Шитином принадлежат к разным мирам, но для него стало открытием, что даже эти обеспеченные молодые люди из высшего общества испытывают перед мужчиной точно такой же благоговейный трепет и чувствуют колоссальную дистанцию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за секундной потери концентрации Юй Ли не успел вовремя подсказать другу, и Янь Суй умудрился совершить редчайшую тактическую ошибку — скинул кость, которая идеально подошла сразу всем троим его соперникам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ха-ха-ха! Победа!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня тоже!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И у меня! Я тоже забираю!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Под оглушительный тройной хохот Янь Суй замер с таким видом, словно его мир окончательно раскололся на мелкие кусочки. Он медленно приподнял дрожащую правую руку и с превеликой скорбью в голосе, едва не плача, воскликнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да что ж это за карма у меня такая сегодня?! Маленькая рыбка, нет, садись обратно ты. А я пойду срочно помою руки под краном, нужно смыть с себя это тотальное невезение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй резко вскочил со своего места, буквально силой возвращая Юй Ли на позицию игрока.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этой раздаче Юй Ли играл слегка рассеянно, постоянно отвлекаясь на посторонние мысли. Когда подошло время седьмого набора костей из стены, он нахмурился и впал в глубокое замешательство, никак не решаясь сделать ход. Парень в раздумьях закусил губу и уже было занес руку, собираясь скинуть кость «Шесть кружков», как вдруг прямо из-за его спины потянулась большая мужская ладонь и уверенно выложила на стол совершенно другую кость — «Пятьдесят тысяч».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скидывай эту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раздался глубокий, ровный голос, принесший с собой легкую прохладу, подобную дуновению осеннего ветра. Юй Ли резко обернулся и обнаружил, что прямо за его спиной стоит Янь Шитин. В ответ на его движение Янь Шитин медленно опустил взгляд, и в его спокойных, темных зрачках отчетливо отразился силуэт юноши.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли слегка опешил, но затем быстро проанализировал расклад на руках и понял, что предложенный мужчиной ход действительно являлся самым сильным и математически верным решением. Если придержать «Шесть кружков», то в перспективе можно было попытаться снова выйти на чистую комбинацию одного цвета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, старший брат Янь, — Юй Ли тепло и открыто улыбнулся мужчине. Напряжение в его груди окончательно рассеялось, и он с новыми силами сфокусировался на игре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При этом Юй Ли совершенно не заметил, как в момент появления Янь Шитина лица остальных троих парней за столом мгновенно окоченели, а улыбки напрочь стерлись. На подобных семейных и светских раутах старший глава рода Янь никогда даже взгляда не задерживал на их компании, не говоря уже о том, чтобы лично подойти и включиться в их игру. Как они сами только что справедливо подметили, их компания априори не входила в его жизненную орбиту. Однако сейчас Янь Шитин не просто стоял рядом и наблюдал за ходом партии, но и лично дал подсказку новичку, да к тому же его взгляд при этом казался удивительно мягким! Неужели сегодня солнце решило взойти на западе?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Двоюродный брат Янь Суя осторожно, едва дыша, попытался снова украдкой взглянуть на Янь Шитина, но в ту же секунду наткнулся на его абсолютно ледяной, пронизывающий насквозь взор. Эх… Похоже, умиротворение и мягкость ему всего лишь показались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда партия подошла к концу, из уборной как раз вернулся Янь Суй. Увидев стоящего вплотную к Юй Ли старшего брата, он тоже на мгновение лишился дара речи от удивления:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Гэ? А ты чего здесь стоишь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот вопрос безмолвно читался на лицах и всех остальных участников маджонга. Янь Шитин бросил короткий, едва уловимый взгляд на Юй Ли, выпрямился во весь рост и спокойно произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пора садиться за столы, банкет начинается. Я пришел позвать вас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выдав это короткое объявление, он развернулся и размеренным шагом направился на выход. Троица игроков синхронно и с явным облегчением выдохнула, после чего парни принялись спешно сдвигать и убирать кости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед самым началом праздничного ужина Янь Суя ожидаемо перехватила бабушка Янь и усадила за свой главный центральный стол. Вместе с ними там сидели дети и внуки ее близких старинных подруг — было очевидно, что пожилая женщина твердо вознамерилась лично ввести младшего внука в этот круг и наладить его социальные связи. Юй Ли, сидевший за соседним столом через один, издалека наблюдал за этой картиной и прекрасно видел, что улыбка на лице Янь Суя выглядит крайне натянутой и мученической.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Примерно в разгар застолья Янь Сую наконец удалось под благовидным предлогом вырваться из-под опеки родственницы, и он шустро перебрался за стол к Юй Ли и остальным. Он быстро свел баланс и рассчитался по долгам с троицей, с которой они играли в маджонг, после чего, уставившись в экран своего смартфона, с нескрываемым, детским восторгом объявил Юй Ли:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Маленькая рыбка, мы в плюсе! Представляешь, я впервые в жизни выиграл у них деньги в маджонг!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Двоюродный брат Янь Суя, услышав это, не удержался от дружеской подначки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вообще-то, весь этот выигрыш обеспечил твой друг, пока играл вместо тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй гордо парировал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Маленькая рыбка играл за меня как официальный представитель! Раз выиграл он, значит, выиграл я.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли негромко рассмеялся и полюбопытствовал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И каков же наш итоговый куш?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй победоносно продемонстрировал ему два пальца:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Целых два юаня! Как мы и договаривались, весь чистый выигрыш полностью твой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поскольку все они были давними хорошими знакомыми, а игра велась исключительно ради развлечения и заполнения паузы, ставки были чисто символическими. Хотя Янь Суй уступил несколько выигрышных раздач, благодаря двум победам Юй Ли с чистой мастью им удалось не просто отыграться, но и выйти в небольшой плюс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока Янь Суй собирался перевести Юй Ли заслуженную сумму через мобильное приложение, парень вдруг мягко остановил его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В той самой последней, решающей партии я смог собрать комбинацию в один цвет исключительно благодаря своевременной подсказке твоего старшего брата. — Он сделал небольшую паузу и добавил: — Так что, справедливости ради, давай разделим этот выигрыш поровну и половину переведем ему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разумеется, Янь Шитину не было абсолютно никакого дела до одного юаня. Однако сегодня, на юбилее бабушки Янь, Юй Ли стал свидетелем того, как пожилая женщина слишком явно и демонстративно разделяет двух родных братьев, позволяя себе говорить колкие, подстрекательские вещи. Это зрелище оставило на душе у Юй Ли неприятный осадок и вызвало беспокойство — ему искренне не хотелось, чтобы между братьями возникло недопонимание или отчуждение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То, что Янь Шитин вообще подошел к их игровому столу, наверняка было обусловлено лишь тем, что он увидел там младшего брата. Но если Янь Суй в ответ на это испытывал исключительно сильное удивление, значит, он, как и его приятели, подсознательно относил старшего брата к какой-то совершенно иной, чуждой вселенной, а не воспринимал его как самого близкого и родного человека. От осознания этого Янь Шитину наверняка должно быть очень одиноко и горько на душе, верно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поделись этим с братом, пусть он тоже почувствует себя причастным к твоей радости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй на мгновение замер. Услышав слова о причастности, он словно внезапно прозрел и всё понял. Действительно, он выиграл деньги — событие, принесшее ему столько чистых, искренних эмоций, — и в этом успехе была непосредственная заслуга его старшего брата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Маленькая рыбка, спасибо, что вовремя подсказал мне это.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй добродушно ухмыльнулся, быстро открыл приложение на смартфоне и отправил брату денежный перевод с коротким сообщением:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Гэ, я сегодня в выигрыше! Поскольку в самой последней партии ты очень вовремя подсказал Маленькой рыбке верный ход, тут есть и твоя законная доля! [Улыбка.jpg]]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Спасибо, гэ! [Конфетти.jpg]]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В дальнем конце банкетного зала Янь Шитин, сидевший за одним столом с главами нескольких крупнейших транснациональных корпораций, опустил взгляд на завибрировавший в руке телефон. Его взор замер на двух коротких строчках от младшего брата на добрых полминуты. Мужчина пару раз задумчиво провел большим пальцем по грани смартфона и лишь после этого нажал кнопку «Принять перевод».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На его счет поступил ровно один юань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сидевший по левую руку от Янь Шитина специальный помощник Цзян Мяо вдруг с изумлением заметил, как обычно суровый, жесткий и пронзительный взгляд его босса в одно мгновение стал… удивительно мягким и теплым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вслед за юбилеем старой госпожи Янь стремительно приближался и день рождения самого Янь Суя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В один из рабочих дней, когда Юй Ли находился на своей смене, к нему в ресторанчик неожиданно заглянул визитер, которого он никак не ожидал увидеть. Устроившись в небольшом уединенном кабинете, Юй Ли с легким удивлением воззрился на сидящую напротив Сюй Чанкэ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты хочешь узнать у меня, что именно больше всего любит Янь Суй?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, именно так, — Сюй Чанкэ умоляюще сложила ладони перед собой. — А-Суй до мельчайших подробностей знает обо всем, что мне нравится или что я терпеть не могу, а я, как выяснилось, до сих пор толком не изучила его личные вкусы и пристрастия. Ты ведь его самый близкий и давний друг, ты наверняка в курсе его главных увлечений?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли на несколько секунд погрузился в размышления. Он как-то слышал от своего соседа по комнате Лю Цуна, что в самом начале отношений влюбленные всегда стараются держать марку и изо всех сил демонстрируют партнеру исключительно свои самые сильные, зрелые и лучшие стороны. Сюй Чанкэ и Янь Суй встречались меньше месяца, так что в ее чувстве того, что она еще недостаточно хорошо знает своего парня, не было ничего удивительного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли мягко ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На самом деле, мне доподлинно известно лишь об одной его большой страсти — он просто обожает собирать конструкторы Лего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А? — Сюй Чанкэ на мгновение растерялась от неожиданности. — Лего?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли утвердительно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У него огромная коллекция. В главном особняке семьи Янь под его собранные модели выделена целая отдельная комната. Как-то раз он признался нам, что перед сдачей выпускных экзаменов испытывал колоссальный стресс и давление, и чтобы хоть немного разгрузить голову и успокоиться, он просто заперся у себя и полдня увлеченно собирал Лего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Чанкэ опустила ресницы, о чем-то задумавшись, а затем на ее лице расцвела нежная улыбка:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Надо же, по нему и не скажешь со стороны. В общении со мной А-Суй, хоть порой и кажется немного ребячливым, но в любой сложной ситуации всегда берет инициативу на себя и очень трепетно заботится обо мне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли спокойно выслушал ее и мягко заметил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скорее всего, он просто очень не хочет, чтобы ты посчитала его инфантильным или незрелым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глубине души парень невольно восхитился. Любовь — действительно удивительное и непостижимое чувство, способное заставить даже самого легкомысленного человека проявлять чуткость, а вчерашнего ребенка — брать на себя ответственность и оберегать того, кто ему дорог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Чанкэ весело рассмеялась:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В таком случае мне определенно стоит как-нибудь сказать ему, что я и сама порой бываю жутко ребячливой. — Закончив фразу, она с искренней благодарностью посмотрела на Юй Ли: — Огромное тебе спасибо за подсказку! И еще… Пожалуйста, пусть наш сегодняшний разговор останется между нами, хорошо? У него скоро день рождения, и если он прознает, что я расспрашивала тебя о его хобби, то сразу же догадается, какой сюрприз я для него готовлю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли понимающе улыбнулся и кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, я ему не скажу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо тебе огромное!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя три дня наступил день рождения Янь Суя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поскольку на прошлой его вечеринке произошел тот крайне неприятный инцидент с алкоголем, в этот раз парень решил отказаться от пышного торжества. Он пригласил в загородное поместье лишь нескольких действительно близких и проверенных друзей, с которыми они весело провели время, а сразу после праздничного обеда гости разъехались по домам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда в поместье наконец воцарилась тишина и покой, Янь Суй устроился в гостиной, чтобы распаковать подарки. Первым делом его взгляд упал на самую огромную коробку. Вскрыв ее, он обнаружил внутри ровно двадцать два набора Лего. Это был подарок от Сюй Чанкэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К самой верхней коробке была аккуратно прикреплена небольшая записка с короткой рукописной строчкой. Юй Ли не знал, что именно там было написано, но отчетливо увидел, как глаза Янь Суя медленно наполнились влагой, а уголки губ дрогнули от избытка чувств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли внимательнее присмотрелся к коробкам с конструктором и заметил одну деталь: на самом дне лежал набор с персонажем из мультфильма двадцатидвухлетней давности. Если двигаться взглядом снизу вверх, то практически каждый последующий конструктор символизировал определенный год жизни именинника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на эти коробки, Юй Ли на несколько секунд замер, укутанный своими мыслями. Кажется, он до конца прочувствовал и понял скрытый посыл подарка Сюй Чанкэ. Этой идеей она словно говорила Янь Сую: «Всё то, что ты искренне любил в своем прошлом, ты имеешь полное право продолжать любить и в будущем. И мне абсолютно все равно, посчитает ли кто-то это детской забавой».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Осознав это, Юй Ли вдруг мягко, искренне улыбнулся и спустя мгновение сделал глубокий, свободный вдох. И это замечательно. Главное, что эти двое по-настоящему, искренне любят друг друга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли прислушался к собственным внутренним ощущениям и с удивлением поймал себя на мысли, что на душе у него нет ни малейшей тени обиды, горечи или тоски — лишь чистая, концентрированная радость. С одной стороны, он был искренне рад за Янь Суя как за своего близкого друга. А с другой… он испытывал колоссальное облегчение от осознания того, что сам он наконец-то окончательно и безвозвратно отпустил эти безответные чувства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На следующий день во время совместного ужина Янь Суй повернулся к Юй Ли и тепло произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Маленькая рыбка, спасибо тебе огромное за те крутые кроссовки, что ты мне подарил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вчера вечером он был настолько ошеломлен и растроган сюрпризом от Сюй Чанкэ, что до остальных коробок у него просто руки не дошли, и он распаковал их только сегодня днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли повернул к нему голову и мягко улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не за что, носи на здоровье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин, собиравшийся потянуться палочками к очередному блюду, на долю секунды замер. Он приподнял взгляд и внимательно посмотрел на Юй Ли, изучая его абсолютно расслабленную, естественную и легкую улыбку. Янь Шитин прекрасно помнил, что в прошлые два года Юй Ли неизменно дарил Янь Сую на день рождения именно наборы Лего. Разумеется, он, как никто другой, знал о главной страсти своего младшего брата. Но в этом году Юй Ли нарушил традицию и преподнес обычные спортивные кроссовки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что ж, похоже, парень действительно окончательно переболел своей влюбленностью и отпустил прошлое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин спокойно отвел взгляд, подцепил палочками кусочек закуски и как бы между прочим, ровным тоном произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Янь Суй. То, что ты постоянно прилюдно называешь своего друга по детскому прозвищу — не слишком правильно и красиво.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй в замешательстве захлопал глазами, уставившись на старшего брата, а затем растерянно почесал затылок:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А… Но я ведь никогда не вкладывал в это имя никакого злого умысла или желания обидеть его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин ответил ему лишь холодным, безмолвным взглядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй негромко пробормотал под нос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хотя, если подумать со стороны, это и правда звучит как-то не очень солидно. — Он повернулся к другу: — В общем, ты извини меня, Маленькая ры… Но блин, я ведь звал тебя так целых три года подряд, как мне теперь к тебе обращаться-то?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли мельком взглянул на сидящего во главе стола Янь Шитина и спокойно ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Называй меня просто по имени. Ну или как Лю Цун и остальные ребята из общежития — Сы-эр (четвертый).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй весело фыркнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну уж нет, Сы-эр звучит как-то странно и не очень красиво. Буду звать тебя просто по имени. Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, — с улыбкой кивнул Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поздним вечером Юй Ли устроился в уютной беседке посреди сада, чтобы спокойно полюбоваться красивой полной луной. Внезапно со стороны дорожки до его слуха донеслись размеренные, тихие шаги. Он обернулся и обнаружил приближающегося Янь Шитина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После того памятного разговора у озера Юй Ли больше не испытывал перед мужчиной парализующего страха и перестал судорожно избегать встреч с ним. Поэтому в этот раз он ничуть не испугался, а лишь приветливо улыбнулся и первым поздоровался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старший брат Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин едва заметно кивнул в знак приветствия и плавно опустился на скамью рядом с ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли, немного помолчав, негромко добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— По поводу того, что произошло за ужином… Спасибо большое, старший брат Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй по своей натуре был типичным прямолинейным парнем и в силу своей эмоциональной недогадливости даже близко не осознавал, как его избыточно нежное, ласковое прозвище могло изо дня в день влиять на человека, который когда-то был в него тайно влюблен. Но поскольку этот формат общения укоренился между ними уже три года как, сам Юй Ли при всем желании не мог внезапно попросить друга прекратить так называть его — у него банально не нашлось бы веского и логичного обоснования, да и была высока вероятность спровоцировать ненужные подозрения или конфликт. Поэтому он был бесконечно благодарен Янь Шитину за то, что тот проявил поразительную чуткость, заметил этот нюанс и лично урегулировал вопрос от своего имени. Теперь, когда между ним и Янь Суем стерлись эти двусмысленные нотки мнимой близости, им будет гораздо комфортнее и проще оставаться просто хорошими друзьями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин глубоким, ровным голосом отозвался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не стоит благодарности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли мягко улыбнулся, снова повернулся к перилам беседки и оперся на них локтями, продолжая созерцать ночное светило. В такой теплый летний вечер под аккомпанемент непрекращающегося стрекота цикад на душе становилось удивительно мирно и спокойно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин слегка опустил ресницы, бесшумно и пристально разглядывая профиль сидящего рядом юноши. Сегодняшняя луна была идеально круглой и яркой; ее мягкий свет отчетливо отражался в чистых зрачках Юй Ли, отчего его глаза казались чарующе блестящими.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд мужчины плавно переместился чуть ниже и замер на маленькой родинке у уголка глаза. В его памяти мгновенно, во всех красках вспыхнули воспоминания о той безумной ночи — о том, как он, не в силах совладать с безумным порывом, запечатлел свой первый, трепетный поцелуй именно в этом месте. Тот поцелуй стал отправной точкой для всего, что случилось дальше…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент Юй Ли резко повернул голову в его сторону. Янь Шитин от неожиданности внутренне вздрогнул и поспешно, судорожно отвел глаза, маскируя минутное замешательство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли совершенно не заметил его странного поведения. Он увлеченно указал рукой куда-то в сторону густых зарослей неподалеку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старший брат Янь, там что-то светится. — В его голосе зазвучали искренние, детские нотки восторга: — Это же светлячки, верно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин проследил взглядом за направлением его руки. Там, в густой сочной траве, действительно то загорались, то плавно гасли крошечные, едва заметные зеленовато-желтые огоньки. Мужчина внимательно понаблюдал за этим процессом пару секунд и подтвердил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, это светлячки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ух ты… — искренне восхитился Юй Ли. Он никак не ожидал, что в ухоженном саду загородного поместья Янь можно встретить настоящих диких светлячков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он торопливо выудил из кармана свой смартфон, намереваясь сделать несколько красивых кадров, чтобы отправить их маме и младшей сестре, однако технические характеристики его скромной камеры не позволяли снимать в полной темноте — на экране выходил лишь сплошной черный фон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока он с явным сожалением рассматривал неудавшиеся попытки, Янь Шитин молча протянул ему свой собственный телефон, на экране которого была открыта только что сделанная фотография. На этом снимке и ночной сад, и крошечные светящиеся точки в траве были запечатлены с идеальной, профессиональной четкостью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли слегка закусил губу и робко поинтересовался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старший брат Янь, не мог бы ты переслать эту фотографию мне?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин согласно кивнул, разблокировал экран и вывел на дисплей QR-код своего профиля в мессенджере WeChat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Добавь меня в друзья, я скину оригинал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли на секунду опешил. И лишь в это мгновение до него дошло: они общаются и пересекаются уже целых три года, но у них до сих пор не было добавлено даже банальных контактов друг друга в социальных сетях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он поспешно выдавил короткое «Хорошо», достал свой телефон и аккуратно отсканировал предоставленный код. Получив от мужчины снимок, Юй Ли бережно сохранил его в галерею устройства, после чего сразу же переслал в семейный чат маме и сестре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чуть позади него Янь Шитин легким движением пальца перелистнул экран галереи на своем смартфоне. На дисплее отобразился еще один снимок, сделанный буквально секундой ранее и с того же самого ракурса. Однако, в отличие от первой фотографии, где были запечатлены исключительно ночные заросли и мерцающие светлячки, на этом кадре в фокус объектива попал и силуэт самого Юй Ли — его залитая мягким лунным светом спина.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>