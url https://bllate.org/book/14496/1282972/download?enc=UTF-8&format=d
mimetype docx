--- v0 (2026-05-21)
+++ v1 (2026-08-07)
@@ -14,4291 +14,1795 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 10</w:t>
+        <w:t>—</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поскольку Юй Ли повредил указательный палец, его действия во время игры на консоли стали довольно медлительными. Заметив это, Янь Суй предложил закончить партию и отправил его в комнату отдыхать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли отложил геймпад и направился к выходу из игровой. Уже у самой двери его догнал голос Янь Суя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Маленькая рыбка, если тебе будет некомфортно или тоскливо жить здесь, обязательно сразу скажи мне.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>—</w:t>
-[...4207 lines deleted...]
-        <w:t/>
+        <w:t>Юй Ли на секунду замер и обернулся. Янь Суй, слегка нахмурив брови, смотрел на него с искренним, открытым беспокойством в глазах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли тепло улыбнулся и кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, я понял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вернувшись к себе, он прокрутил в голове этот момент и догадался: Янь Суй, скорее всего, подслушал у дверей кухни то, как именно он обратился к Янь Шитину. Но даже если дело было не в этом сухом, официальном обращении, его общая скованность и неловкость в присутствии старшего брата говорили сами за себя. А виной всему был непреодолимый страх перед этим человеком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он боялся Янь Шитина по двум причинам: во-первых, из-за его жесткого предупреждения, а во-вторых, из-за событий той роковой ночи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли тяжело вздохнул и натянул одеяло по самые глаза. Похоже, ему необходимо набраться мужества и как-то решить эту проблему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На следующий день наступила суббота.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дождавшись, пока Янь Суй уйдет по своим делам, Юй Ли тихонько проскользнул на кухню, чтобы приготовить красивую фруктовую тарелку. Пораненный палец давал о себе знать, поэтому срезать кожуру и измельчать плоды приходилось с предельной осторожностью, и этот процесс занял у него немало времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда ассорти было готово, парень аккуратно взял блюдо и бесшумно направился в сад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У небольшого искусственного озера на территории поместья был установлен большой солнцезащитный зонт. Под ним, рядом с зафиксированными на подставках удочками, в глубоком шезлонге сидел Янь Шитин и сосредоточенно читал книгу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подойдя ближе, Юй Ли мельком заметил на обложке английское слово, связанное с компьютерными технологиями. Он тут же тактично отвел взгляд и аккуратно поставил фруктовую тарелку на столик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин замер, прекратив перелистывать страницу. Не поднимая головы, он спросил холодным, ровным тоном:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему не уехал развлекаться вместе с Янь Суем?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От волнения Юй Ли напрочь позабыл все заготовленные заранее приветственные слова, поэтому ответил максимально просто и сухо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он уехал на свидание с молодой госпожой Сюй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин издал короткий утвердительный звук, отложил книгу в сторону и перевел взгляд на принесенное блюдо. Как и в прошлый раз, когда Юй Ли приносил ему ужин, несколько видов фруктов были искусно вырезаны в форме цветов и забавных маленьких животных. Мужчина внимательно посмотрел на эту композицию, после чего плотно сжал губы, не проронив ни слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли внутренне затрепетал от неуверенности. На следующий день после той доставки ужина дворецкий Хэ по секрету сообщил ему, что Янь Шитин съел всё до последнего кусочка, включая печенье. Раз так, значит, подобное внимание не вызывало у него отвращения — именно поэтому Юй Ли и решился снова приготовить фруктовую тарелку. Однако текущая реакция мужчины окончательно сбила его с толку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока он в замешательстве соображал, как лучше начать разговор и объяснить цель своего визита, Янь Шитин заговорил сам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С раной на пальце так кропотливо возиться с этим… У тебя есть ко мне какое-то дело?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли слегка опешил, но сразу же зацепился за предоставленную возможность:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если прошлый раз был актом благодарности, то этот предназначался лишь для того, чтобы создать естественный повод для беседы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли огляделся по сторонам, нашел два крупных декоративных камня, аккуратно водрузил один на другой и соорудил подобие табурета. Пристроившись на этой конструкции, он устремил взгляд на легкую рябь озерной глади и заговорил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вчера Янь Суй сказал мне, что если я буду чувствовать себя несчастным, живя здесь, то должен обязательно сообщить ему об этом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин повернул к нему голову и прямо спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И как, ты несчастлив?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли отрицательно покачал головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, вовсе нет. Но у меня есть небольшое беспокойство. — Он сделал паузу, нервно переплетая пальцы рук. — Янь Суй как-то упомянул, что вы велели ему тщательно фильтровать свое окружение. И я… на самом деле уже давно хотел спросить: в вашем понимании я тоже вхожу в число тех друзей, от которых ему следовало бы избавиться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Задавая этот вопрос, Юй Ли преследовал свою скрытую цель. Янь Шитин дал это наставление младшему брату как раз после той злополучной вечеринки. Если мужчина до сих пор отчетливо помнит события той ночи, то упоминание этой фразы непременно должно было вызвать у него хоть какую-то видимую реакцию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С другой стороны, этот вопрос действительно глубоко волновал парня. Ведь он питал к Янь Сую непозволительные романтические чувства — не посчитал ли Янь Шитин, что после такого Юй Ли больше не имеет права оставаться другом его брата?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Договорив, Юй Ли затаил дыхание и внимательно уставился на лицо Янь Шитина. Мужчина смотрел на воду и, выслушав его, лишь глубоким, веским тоном произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли. Ты бесчисленное количество раз помогал Янь Сую в учебе, никогда не втягивал его в сомнительные авантюры и не причинял ему вреда. Если судить исключительно по этим критериям, среди всего его окружения нет друга надежнее и лучше тебя. Более того, ты спас ему жизнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли сразу понял, о каком именно случае идет речь. Два года назад во время весенней загородной экскурсии Янь Суй случайно оступился и сорвался со склона горы. В тот день бушевал проливной ливень, и Юй Ли, до смерти испугавшись возможного схода оползня, рискуя собственной жизнью, спустился по размытому склону и вытащил того наверх. Буквально через несколько минут после того, как они поднялись, в том месте действительно произошел мощный обвал грунта. Если бы Юй Ли помедлил с помощью хотя бы немного, Янь Суя гарантированно засыпало бы землей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парень и подумать не мог, что Янь Шитин до сих пор хранит в памяти этот эпизод.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли перевел взгляд на свои руки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, я не тот человек, которого нужно отсеять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин коротко подтвердил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли с облегчением выдохнул, чувствуя, как с его плеч свалилась огромная гора. В момент, когда он получил это долгожданное одобрение от Янь Шитина, у него внутри все сжалось от подступивших слез, но на душе стало непередаваемо легко и радостно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я бы хотел прояснить еще один момент, — Юй Ли сделал глубокий вдох и продолжил: — Да, я действительно когда-то испытывал чувства к Янь Сую, но у меня никогда и в мыслях не было пытаться построить с ним отношения. Моя позиция всегда оставалась неизменной: быть его хорошим другом — этого для меня более чем достаточно. Теперь, когда у него появилась девушка, которую он искренне любит, я окончательно отпускаю это прошлое. Всё останется по-прежнему: я буду для него просто верным товарищем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин молча повернул голову и пристально посмотрел на него. На губах говорящего Юй Ли играла легкая, умиротворенная улыбка, а в голосе не было ни капли обиды, зависти или душевной боли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оказывается, юноша и без всяких чужих предупреждений всегда прекрасно всё понимал и контролировал себя. Это он сам, Янь Шитин, проявил излишнюю, ненужную строгость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пальцы Янь Шитина, лежащие на его коленях, едва заметно сжались. Он потянулся к чайнику, налил порцию свежего чая и пододвинул пиалу ближе к Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли искренне улыбнулся. Среди всего их круга общения Янь Шитин был единственным человеком, который доподлинно знал о его тайной влюбленности в Янь Суя. И так уж вышло, что сейчас поделиться этими сокровенными мыслями он мог только с Янь Шитином — тем самым человеком, который до этого несколько раз устраивал ему холодные «выговоры».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли посмотрел на предложенный чай. Насыщенный напиток источал легкий, ароматный пар. Он сделал небольшой глоток, затем съел кусочек фрукта и аккуратно пододвинул тарелку ближе к мужчине:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старший брат Янь, угощайтесь фруктами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз Янь Шитин никак не отреагировал на завуалированное упоминание той ночи, значит, он действительно ничего не помнит из-за выпитого алкоголя. А раз так, то и вести себя с ним отныне можно гораздо свободнее и естественнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это новое, теплое обращение, Янь Шитин на мгновение замер с чайной чашкой в руке. Он перевел взгляд на Юй Ли и заметил, как тот забавно сморщил нос от слишком кислого кусочка киви. Мужчина молча отвел глаза и аккуратно взял с тарелки кусочек яблока, вырезанный в форме кролика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он негромко поинтересовался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Палец еще болит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли посмотрел на аккуратную повязку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, уже совсем не болит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он повернулся, чтобы полюбоваться живописным озерным пейзажем, как вдруг заметил, что поплавок на самой середине водоема едва заметно дернулся, а затем резко ушел под воду. Глаза парня мгновенно округлились от восторга:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Рыба! Кажется, рыба клюет!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако стоило ему договорить, как поплавок снова спокойно покачался и всплыл на поверхность. Юй Ли разочарованно вздохнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сорвалась?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но едва эти слова сорвались с его губ, парень тут же смутился. Говорить заядлому рыбаку о том, что у него ушел улов — разве это не верх бестактности?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли робко взглянул на абсолютно невозмутимого Янь Шитина и нерешительно уточнил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это я ее напугал и спугнул своим криком?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин поставил чашку на столик:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет. — После чего добавил ровным тоном: — Ничего страшного, подождем следующую.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли послушно кивнул, взял чашу с прикормкой и отошел чуть в сторону, чтобы аккуратно подбросить корм в воду и помочь Янь Шитину заманить крупную рыбу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако вплоть до самого ужина Янь Шитину так и не удалось поймать ни единой рыбешки. Примечательно, что за все эти часы поплавок уходил на глубину еще как минимум несколько раз, но мужчина даже бровью не вел и не делал ни малейших попыток подсечь добычу — он все так же невозмутимо пил чай и листал свою книгу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов до Юй Ли дошло: Янь Шитин пришел к озеру вовсе не для того, чтобы ловить рыбу. Он пришел для того, чтобы ее кормить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В середине августа подошло время празднования восьмидесятилетнего юбилея бабушки семейства Янь. Янь Суй взял с собой Сюй Чанкэ и Юй Ли, и они вместе отправились поздравлять пожилую женщину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старая госпожа Янь проживала в старом городе, в просторном традиционном поместье с роскошным внутренним двором. Как рассказывал Янь Суй, изначально это была скромная родовая усадьба дедушки, но позже, когда бизнес семьи Янь пошел в гору и они сказочно разбогатели, они выкупили дома и участки двух ближайших соседей, провели масштабную реконструкцию и значительно расширили владения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Восьмидесятилетие старейшины семьи было грандиозным событием, поэтому все, кто имел хоть какое-то мало-мальски приличное отношение к клану Янь, заблаговременно получили официальные приглашения. Но даже те, у кого не было пригласительных билетов, все равно стремились выразить почтение и присылали дорогие подарки. Из-за этого на подъездных дорогах к поместью образовалась огромная вереница автомобилей, и им пришлось изрядно потолкаться в пробках, прежде чем они смогли добраться до места.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только машина припарковалась у главных ворот, сияющая от радости бабушка Янь, опираясь на элегантную трость, лично вышла встречать гостей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ох, мой драгоценный внук наконец-то приехал!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во дворе уже собралось приличное количество высокопоставленных гостей, которые при этих словах дружно повернули головы в сторону входа. Однако, разглядев, что из машины вышел всего лишь младший внук Янь Суй, многие из них с явной потерей интереса сразу же отвернулись обратно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бабушка! — Янь Суй весело помахал рукой и стремительно подбежал к старушке. — Бабушка, с днем рождения! Желаю тебе долголетия, подобного южным горам, и счастья, безграничного, как восточное море…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй на одном дыхании выпалил добрых два десятка пышных поздравлений, заставив старушку весело и заливисто рассмеяться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну хорошо, хорошо, вижу, что ты очень старался и тщательно готовился. — Ее взгляд переместился на стоящих чуть позади Юй Ли и Сюй Чанкэ, и она с любопытством поинтересовалась: — А это что за чудесные молодые люди? Из каких они семей?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй повернулся и поспешил представить спутников:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бабушка, это мой самый близкий и лучший друг, Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли вежливо сделал шаг вперед, протянул заранее подготовленный красивый подарок и тепло произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поздравляю вас с юбилеем, бабушка. Желаю вам крепкого здоровья, долгих лет счастливой жизни, душевного спокойствия и неувядающей энергии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй перевел взгляд на Сюй Чанкэ, его щеки мгновенно залил густой румянец, и он с легким смущением добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А это… Бабушка, это моя любимая девушка, Сюй Чанкэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Чанкэ тоже заметно покраснела от волнения, почтительно вручила свой подарок и произнесла искренние поздравительные слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старая госпожа Янь внимательно оглядела девушку, и ее улыбка стала еще шире и теплее:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прекрасно, просто прекрасно. Очень хорошая девочка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя сегодняшнее мероприятие вовсе не являлось официальным знакомством невесты с семьей, видя такую исключительно благосклонную и добрую реакцию хозяйки дома, Янь Суй и Сюй Чанкэ одновременно облегченно перевели дух. Юй Ли, наблюдая со стороны за их синхронными движениями, не смог сдержать доброй улыбки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В семье Сюй Чанкэ на сегодня также было запланировано важное семейное мероприятие, поэтому, вручив подарки и побеседовав со старой госпожой Янь еще несколько минут, девушка была вынуждена откланяться и уехать. Юй Ли вместе с Янь Суем и его бабушкой прошли в главный зал дома.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старая госпожа Янь крепко взяла Янь Суя за руку и заговорила глубоким, многозначительным тоном:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А Суй, после этого дня рождения тебе исполнится уже двадцать два года. Ты не задумывался над тем, чтобы наконец войти в состав руководства нашей семейной корпорации и начать заниматься реальными делами?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй неловко потер кончик носа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бабушка, ты же прекрасно знаешь, мне совершенно не нравится управление бизнесом и вся эта бумажная волокита.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бабушка Янь недовольно цыкнула языком, на ее лице отразилось явное разочарование:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твой старший брат вошел в управление делами компании, когда ему было всего восемнадцать лет. Как ты можешь так легко уступать ему и плестись в хвосте?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй промолчал, предпочтя никак не комментировать этот выпад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старая госпожа Янь продолжала гнуть свою линию:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если ты сейчас откажешься входить в дело, то в будущем всеми активами и колоссальным бизнесом семьи Янь твой брат будет заправлять исключительно единолично. Всё будет зависеть только от его личного слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слушая этот диалог, Юй Ли с каждым мгновением чувствовал все возрастающее недоумение и дискомфорт. Они ведь родные, единокровные братья — к чему эти странные разговоры о том, кто кому уступил и кто проиграл? Эти поучения старой женщины со стороны звучали как самая настоящая, неприкрытая попытка посеять вражду между братьями и спровоцировать раскол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй лишь неловко улыбнулся, взял со стола спелый мандарин и принялся крутить его в руках, стараясь сгладить углы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бабушка, если мой брат управляет всем в одиночку, это лишь доказывает, что он невероятно талантлив и умен. Когда он развернет бизнес еще сильнее и сделает компанию еще богаче, я смогу просто спокойно жить на свои дивиденды и ни о чем не заботиться. Это же потрясающая, роскошная жизнь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он аккуратно очистил цитрус от кожуры, разделил на дольки и протянул бабушке:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так что давай не будем об этом. Я действительно не хочу связывать себя офисной рутиной, мне хочется еще как минимум несколько лет пожить свободной, спокойной жизнью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старая госпожа Янь тяжело вздохнула и сокрушенно, с досадой слегка щелкнула внука по лбу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эх, ты, горе мое… Стоит только завести с тобой серьезный разговор, как ты сразу же переводишь всё в шутку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй лишь глуповато и добродушно рассмеялся в ответ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент к дому подъехали близкие подруги старой госпожи Янь. Воспользовавшись тем, что бабушка переключила всё свое внимание на встречу старых приятельниц, Янь Суй быстро увлек Юй Ли в сторону. Он собрал нескольких знакомых сверстников из числа гостей, и они устроились в тихом углу, чтобы сыграть партию в маджонг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва они успели сделать первые ходы, как со стороны парадного двора раздался чей-то громкий, благоговейный возглас:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Президент Янь приехал!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли инстинктивно повернул голову к окну и увидел, как толпившиеся во дворе гости с невероятным воодушевлением и подобострастием бросились к главным воротам, стремясь первыми поприветствовать вошедшего Янь Шитина. Он перевел взгляд на гостиную и замер: старая госпожа Янь, сидевшая в кресле, даже не шелохнулась. Ее лицо мгновенно сковала ледяная, суровая гримаса, а от былой теплоты и радости, с которой она совсем недавно встречала Янь Суя, не осталось и малейшего следа. Это были два совершенно разных человека.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>