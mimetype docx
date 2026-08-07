--- v0 (2026-05-21)
+++ v1 (2026-08-07)
@@ -14,2019 +14,1811 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 9</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Изначально Юй Ли думал, что, переехав в дом семьи Янь, он будет чувствовать себя неловко рядом с Янь Шитином, поскольку события той ночи все еще были у него в голове.</w:t>
-[...1935 lines deleted...]
-        <w:t>Янь Суй улыбнулся. «Хорошо».</w:t>
+        <w:t>Поначалу Юй Ли казалось, что после переезда в дом семьи Янь он будет постоянно сталкиваться с Янь Шитином, из-за чего возникнет крайняя неловкость. В конце концов, инцидент, произошедший между ними той ночью, до сих пор тяжелым грузом лежал у него на сердце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако в последнее время Янь Шитин был невероятно занят, уходил рано утром и возвращался глубокой ночью, так что шансов пересечься у них было совсем немного. Лишь изредка, едва проснувшись, Юй Ли мог застать момент, когда Янь Шитин уже собирался уходить из дома. То, что они проводили вместе так мало времени, заставило Юй Ли облегченно выдохнуть: ему больше не приходилось постоянно пребывать в напряжении и прятаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя три дня Янь Суй вернулся из своего путешествия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот день, когда Юй Ли после окончания работы вышел к обочине дороги, он внезапно увидел припарковавшийся автомобиль Янь Суя. Стекло со стороны водителя опустилось, и загоревший на несколько тонов Янь Суй широко улыбнулся, сверкнув белоснежными зубами:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Маленькая рыбка, гэ приехал забрать тебя с работы!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От такого резкого контраста в цвете кожи Юй Ли тут же не сдержал смеха. Он привычным, естественным движением сел в салон автомобиля и произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты сейчас в таком виде, что я тебя едва узнал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй завел мотор и, трогаясь с места, спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну и как, я стал выглядеть мужественнее или просто подурнел?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли совершенно серьезно ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты просто стал черным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ха-ха-ха-ха! — Янь Суй громко расхохотался. — Чанкэ тоже сказала, что я стал угольком. Она даже запретила мне появляться перед ней в ближайшие пару дней, предложив пока общаться только по видеосвязи — мол, встретимся, когда она немного привыкнет к моему новому облику. Я давай к ней приставать с расспросами: «Почему, ну почему?» А она говорит, что во время видеозвонков работают фильтры, так что там я выгляжу не таким уж темным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голосе Янь Суя звучала неприкрытая, искрящаяся нежность. Юй Ли тихо слушал его и, дождавшись, пока тот закончит, с мягкой иронией подытожил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Снова выставляешь свои идеальные отношения напоказ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Был самый разгар вечернего часа пик, и на дорогах образовались плотные пробки. Янь Суй сбросил скорость и нарочито театрально вздохнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эх, эта любовь… одни заботы…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но я же вижу, что кто-то от этого явно получает колоссальное удовольствие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй издал короткий смешок:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да уж, от тебя ничего не скроешь. Слушай, Маленькая рыбка, тебе тоже уже давно пора завести отношения, чтобы лично прочувствовать, каково это.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли лишь слегка поджал губы и мягко улыбнулся, ничего не ответив.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй продолжал без умолку болтать, увлеченно пересказывая забавные истории из поездки, и буквально в каждую пятую фразу непременно вставлял упоминание о том, как поступила или что сказала Сюй Чанкэ. Юй Ли внимательно слушал друга. Когда они наконец миновали один из самых забитых перекрестков, парень поймал себя на мысли, что сейчас, слушая бесконечные излияния Янь Суя о его счастливой любви, он больше не чувствует прежней болезненной тоски на душе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он до сих пор отчетливо помнил свои ощущения, когда Янь Суй впервые официально объявил, что больше не холост. В то мгновение его душа словно покинула тело, потеряв всякую опору, по всему телу разлился леденящий холод, а все органы чувств будто разом отказали. Теперь же, возможно, из-за того, что он просто успел привыкнуть к этой мысли, его реакция оказалась далеко не такой болезненной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли молча перевел взгляд на профиль Янь Суя. Как бы то ни было, он уже постепенно отпускал свои безответные чувства. Возможно, тот день, когда он полностью свыкнется с этим положением вещей, это будет означать, что он полностью излечился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Похоже, с возвращением Янь Суя из поездки период сильной загруженности на работе закончился и у Янь Шитина. Если раньше он возвращался домой лишь к одиннадцати часам вечера, то теперь стал приезжать вовремя, чтобы раз за разом ужинать вместе с братом и Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За обеденным столом Юй Ли сидел по правую руку от Янь Суя, пониже опустив голову и сосредоточенно ковыряясь палочками в своей пиале с рисом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй воспользовался общими палочками, подцепил сочное свиное ребрышко в красном соусе и бережно переложил его в пиалу Юй Ли, с энтузиазмом приговаривая:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Маленькая рыбка, попробуй вот это. Этот кусочек с нежным хрящиком, как ты любишь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли поднял глаза и в ответ положил в тарелку Янь Суя порцию обжаренного водяного бамбука:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А это то, что нравится тебе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва этот короткий обмен любезностями завершился, Юй Ли отчетливо почувствовал, как атмосфера за столом мгновенно потяжелела, словно перед грозой. Его рука на секунду замерла, после чего он украдкой скользнул взглядом по сидящему напротив Янь Шитину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот неподвижно зажал палочки в руке и на протяжении довольно долгого времени не делал никаких попыток продолжить трапезу. Словно ощутив на себе пристальный взгляд Юй Ли, Янь Шитин медленно поднял глаза, и его леденящий, пронизывающий насквозь взгляд остановился прямо на юноше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли невольно вздрогнул всем телом и поспешно уткнулся взглядом в стол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…Янь Шитин недоволен».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он совсем позабыл, что не так давно Янь Шитин лично и предельно жестко предупредил его, чтобы он раз и навсегда прекратил питать романтические чувства к его младшему брату. А теперь он прямо у него на глазах так фамильярно обменивался с Янь Суем едой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй тем временем снова потянулся к нему с палочками, неся очередное свиное ребрышко:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай, Маленькая рыбка, держи еще кусочек, в этом почти совсем нет жира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уголки губ Юй Ли слегка дернулись в сухой, вымученной улыбке. Как только мясо опустилось в его пиалу, он негромко произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты тоже давай поскорее ешь, я вполне могу положить себе всё сам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй, отличавшийся удивительной толстокожестью и простотой, совершенно не заметил воцарившегося за столом гнетущего напряжения. Он лишь согласно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, без проблем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И только когда Янь Суй наконец отложил общие палочки в сторону, сидящий напротив Янь Шитин снова возобновил трапезу. Юй Ли, не поднимая головы, отправил в рот порцию риса и втайне облегченно перевел дух.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После ужина Янь Суй тут же утащил Юй Ли в игровую комнату, чтобы вместе засесть за консоль. Как только Юй Ли дал свое согласие пожить в доме семьи Янь, Янь Суй сразу же накупил огромное количество игр с режимом для двоих, сгорая от нетерпения пройти их все до конца вместе с Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они провели за приставкой некоторое время. Заметив, что на журнальном столике из угощений стоят лишь сухие закуски и чипсы, Юй Ли отложил геймпад в сторону:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я схожу вниз, принесу немного свежих фруктов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В кухонном холодильнике всегда хранился большой запас спелых фруктов. Юй Ли достал дыню и гроздь темного винограда. Тщательно промыв ягоды под проточной водой, он аккуратно разрезал дыню пополам, с помощью ложки вычистил из сердцевины все семечки и принялся аккуратно срезать плотную кожуру с одной из половин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда половина кожуры уже была удалена, Юй Ли внезапно уловил тихие, размеренные шаги со стороны коридора. Он поднял голову и к своему глубокому потрясению увидел входящего на кухню Янь Шитина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли так сильно испугался, что его рука дрогнула, и острое лезвие ножа для чистки фруктов с силой полоснуло по указательному пальцу левой руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ай, — от резкой боли Юй Ли рефлекторно разжал пальцы, и недочищенная дыня с глухим стуком упала прямо на пол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На подушечке указательного пальца образовался глубокий, длинный порез, из которого тут же обильно хлынула алая кровь. Глядя на рану, Юй Ли на мгновение впал в ступор, его мысли полностью запутались от шока. Не успел он даже толком прийти в себя, как до его слуха донеслись быстрые, встревоженные шаги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующую секунду Янь Шитин, оперативно притащивший с собой аптечку, уже стоял вплотную к нему. Он крепко перехватил запястье юноши и с силой прижал к кровоточащему порезу плотный кусок стерильной марли, стараясь как можно скорее остановить кровь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тсс… — от острой вспышки боли Юй Ли инстинктивно попытался отдернуть руку, а в уголках его глаз выступили невольные слезы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин на мгновение замер, и хватка, которой он удерживал тонкое запястье, стала заметно слабее и бережнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя некоторое время кровотечение наконец удалось остановить. Янь Шитин достал из аптечки флакон с антисептиком, аккуратно обработал края раны, после чего нанес заживляющую мазь и принялся накладывать фиксирующую повязку. Все его движения были удивительно мягкими, точными и быстрыми — на то, чтобы сделать аккуратную перевязку, у него ушло буквально пятнадцать секунд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли, опустив голову, молча созерцал белый бинт на своем указательном пальце. Он слегка прикусил нижнюю губу и негромко, глухим голосом произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Большое спасибо, господин Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин поднял на него взгляд и плотно сжал губы, не произнося ни слова. В тот момент, когда Юй Ли только увидел его, та мимолетная вспышка паники и первобытного ужаса в глазах парня не укрылась от внимания мужчины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юноша до смерти боялся его. Но почему?..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Гэ, Маленькая рыбка, что у вас тут стряслось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От этого внезапно раздавшегося со стороны двери голоса Юй Ли снова вздрогнул, так что у него даже ощутимо приподнялись плечи. Он поспешно обернулся и, лишь удостоверившись, что это был всего лишь Янь Суй, окончательно успокоился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я тут собирался нарезать дыню и случайно полоснул себя ножом по пальцу, — Юй Ли бросил быстрый, мимолетный взгляд на Янь Шитина и добавил: — Мне было крайне неудобно перевязывать рану одной рукой, поэтому старший брат Янь помог мне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поскольку парень все еще пребывал в состоянии легкого испуга, он говорил очень быстро и торопливо. Со стороны это звучало так, словно он отчаянно и судорожно пытался оправдаться и как можно скорее обозначить дистанцию между ними. Он во все глаза смотрел на Янь Суя, совершенно не заметив того сложного, едва уловимого взгляда, которым в этот момент одарил его Янь Шитин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй, выслушав объяснения, понимающе кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, что с тобой все в порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва эти слова сорвались с его губ, как парень внезапно кожей ощутил на себе чей-то пристальный взгляд. Янь Суй повернул голову в сторону Янь Шитина и обнаружил, что его старший брат, нахмурив брови, смотрит на него исключительно холодным и суровым взглядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй: «??»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он в полном недоумении почесал затылок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, Янь Шитин довольно быстро отвел глаза, повернулся к кухонной тумбе и принялся доставать кофейные зерна:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Заканчивайте со своими играми пораньше и ложитесь спать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй послушно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, гэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он подошел к столу, помог Юй Ли быстро дочистить и порезать дыню, после чего достал из морозильной камеры две пачки сливочного мороженого и увлек того обратно наверх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед тем как покинуть кухню, Юй Ли втайне еще раз бросил короткий взгляд на Янь Шитина. Мужчина стоял к ним спиной, а кофемашина заработала с довольно громким, характерным шумом. Значит, он изначально пришел на кухню исключительно ради того, чтобы смолоть и приготовить себе порцию кофе. Юй Ли подумал, что он снова пришел его предупредить…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парню стало немного неловко за свои глупые мысли, и он едва слышно прошептал: «Господин Янь, вы тоже отдыхайте пораньше», после чего вместе с Янь Суем поднялся на второй этаж и вошел в игровую комнату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они не стали сразу же хвататься за геймпады, решив для начала перекусить свежими фруктами. Янь Суй ловким движением сорвал упаковочную обертку с мороженого и с удовольствием откусил большой кусок. Ледяное лакомство приятно охлаждало, и мысли в голове словно прояснились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле в тот момент, когда Янь Шитин делал Юй Ли перевязку, Янь Суй уже довольно долго стоял прямо у дверей кухни. Заметив, что Юй Ли ушел за фруктами и слишком долго не возвращается, а сам он, думая о мороженом в холодильнике, решил спуститься вниз и отыскать его. Кто же знал, что у самого входа на кухню он застанет Юй Ли и Янь Шитина вместе, а вдобавок ко всему отчетливо услышит это подчеркнуто чужое и официальное обращение Юй Ли — «господин Янь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй прекрасно помнил, что в прежние времена Юй Ли точно так же, как и он сам, звал Янь Шитина просто «гэ». Позже, по совершенно непонятным причинам, Юй Ли вместе с двумя другими их соседями по общежитию внезапно переключился на сугубо деловое «господин Янь». Как раз в тот период до Янь Суя дошли грязные сплетни от некоторых завистников, утверждавших, будто Юй Ли всеми силами пытается подлизаться к влиятельной семье Янь. Янь Суй тогда лично устроил тем шутникам жесткую взбучку, после чего поговорил с Юй Ли по душам. После того откровенного разговора Юй Ли стал называть его брата «старшим братом Янь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но почему же теперь он снова вернулся к этому холодному «господин Янь»? Неужели за то время, пока его не было в городе, старший брат успел как-то обидеть или жестко отругать Маленькую рыбку?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав об этом, Янь Суй после некоторого колебания осторожно поинтересовался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Маленькая рыбка, скажи… А какой вообще человек мой старший брат, по твоему мнению?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли как раз отправил в рот кусочек сладкой дыни и, услышав этот вопрос, на некоторое время погрузился в глубокое, сосредоточенное раздумье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какой человек Янь Шитин?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда они только-только познакомились, Юй Ли казалось, что Янь Шитин — это какая-то невероятно далекая, недосягаемая фигура планетарного масштаба. Персонаж, который мог существовать исключительно на страницах финансовых газет, в колонках об историях успеха крупных бизнесменов или в популярных романах про властных президентов. Человек, живущий с ним в абсолютно разных, никак не пересекающихся мирах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На протяжении всех трех лет учебы Юй Ли то и дело видел и слышал различные ярлыки, которые окружающие охотно вешали на Янь Шитина: в большинстве своем это были эпитеты вроде «неулыбчивый», «безжалостный», «жесткий» и «непреклонный».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он очень любит тебя и относится к тебе с огромной, поразительной заботой и вниманием, — медленно и взвешенно произнес Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй на секунду опешил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты тоже это заметил?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, — Юй Ли утвердительно кивнул головой. — Я до сих пор отчетливо помню тот день, когда мы только поступили на первый курс и приехали заселяться в общежитие. Старший брат Янь лично довез тебя до самого корпуса, помог донести вещи и полностью, до малейших деталей укомплектовал твою комнату всем необходимым, что только могло понадобиться для самостоятельной жизни. Он даже собрал для тебя огромную аптечку со всевозможными базовыми лекарствами на все случаи жизни. Ты разве забыл, как в ту же самую ночь у нашего старосты комнаты внезапно сильно прихватило живот? Нас тогда спасли именно те медикаменты, которые для тебя заранее приготовил старший брат Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И дело было далеко не только в этом. Янь Шитин всегда удивительно тонко и дотошно наблюдал за всем окружением своего младшего брата — именно благодаря этой своей феноменальной проницательности он… и смог так легко раскрыть тайну безответной влюбленности Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй тепло улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Знаешь, если бы на твоем месте был кто-то другой, этот человек, скорее всего, просто подумал бы, что всю эту утварь и лекарства по шаблону заранее подготовил его личный секретарь или ассистент.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но его старший брат на самом деле становился невероятно внимательным к деталям, когда дело касалось людей, которые были ему по-настоящему дороги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли на мгновение замер. По какой-то неведомой причине ему самому никогда даже в голову не приходила подобная мысль о секретарях. С самого первого взгляда на Янь Шитина и Янь Суя он сразу же отчетливо почувствовал, что Янь Шитин искренне любит своего младшего брата. Вероятно, это происходило оттого, что в определенном смысле они с Янь Шитином были очень похожи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я никогда не думал об этом в таком ключе, — честно признался Юй Ли. Немного придя в себя, он с любопытством спросил: — А с чего вдруг ты решил завести об этом речь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй к этому моменту уже полностью расправился со своим мороженым и теперь задумчиво покусывал деревянную палочку, взвешивая в голове ситуацию. Судя по всему, у Маленькой рыбки в целом сложилось вполне благоприятное и уважительное впечатление о его старшем брате. Если он сейчас начнет расспрашивать его напрямую о деталях взаимоотношений, Маленькая рыбка вряд ли станет раскрывать ему всю правду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да нет, ничего особенного, просто к слову пришлось, — Янь Суй небрежным движением выбросил палочку в мусорную корзину и вдруг заметил, что Юй Ли так и не притронулся к своей порции лакомства. — Маленькая рыбка, а ты почему свое не ешь? Оно ведь сейчас полностью растает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли слегка нахмурился и отрицательно покачал головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что-то мне кажется, что оно слишком холодное. Если я сейчас его съем, у меня потом наверняка разболится живот. Так что лучше забирай его себе и съешь сам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй весело улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну ладно, давай сюда.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>