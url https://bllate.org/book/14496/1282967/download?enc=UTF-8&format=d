--- v0 (2026-05-21)
+++ v1 (2026-08-07)
@@ -14,2019 +14,1667 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 5</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Туалет находился в конце коридора, и Янь Шитин уже посмотрел в эту сторону.</w:t>
-[...1935 lines deleted...]
-        <w:t>Пока он держит эту дверь, пока он ждет приезда полиции…</w:t>
+        <w:t>Уборная находилась в самом конце коридора, и Янь Шитин уже смотрел в эту сторону.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для Юй Ли это означало, что бежать или прятаться теперь абсолютно бессмысленно — он был как на ладони.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему ничего не оставалось, кроме как опустить голову и, пересилив себя, тихо поздороваться, когда Янь Шитин подошел ближе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Господин Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин на секунду замер, после чего остановился у раковины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли боялся даже вздохнуть. Краем глаза он заметил, как мужчина неторопливо поправил манжеты и открыл водопроводный кран. На протяжении всего этого времени он не проронил ни слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли был только рад такому молчанию, поэтому поспешил развернуться, намереваясь поскорее уйти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако стоило ему сделать движение, как в тишине раздался холодный, отстраненный голос Янь Шитина:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Янь Суй тоже здесь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли пришлось застыть на месте:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, он пришел пообедать вместе с молодой госпожой Сюй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шум воды прекратился. Янь Шитин достал бумажную салфетку и принялся тщательно вытирать руки. Выбросив ее в мусорную корзину, он повернулся и устремил на Юй Ли тяжелый, глубокий взгляд:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его лицо не выражало абсолютно никаких эмоций, а голос оставался привычно ледяным:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты и сам видишь, что у Янь Суя появилась девушка. Ты всё еще собираешься любить его?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Юй Ли мгновенно побледнел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слова Янь Шитина прозвучали для него как очередное строгое предупреждение — требование держаться от Янь Суя как можно дальше. Он даже мысленно приготовился к тому, что следующей фразой мужчины станет презрительное: «Не переоценивай себя».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли мертвой хваткой вцепился в подол своей форменной рубашки. Его пальцы сквозь ткань так сильно вонзились в ладони, что только эта вспышка боли помогла ему сдержаться и не разрыдаться от обиды прямо на месте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он стиснул зубы и выдавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Янь, я не такой человек. Я знаю, что у него есть девушка, и я искренне желаю ему счастья. Я никогда не стану рушить их отношения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило ему договорить, как Юй Ли заметил, что Янь Шитин недовольно нахмурился. У парня не хватило смелости смотреть дальше — он панически боялся увидеть в чужих глазах отвращение, поэтому поспешно опустил голову, пряча покрасневшие глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Янь Шитин узнал, что Янь Суй пришел в «Юйтинсюань»… Должно быть, он заметил нас в коридоре чуть раньше. А в тот момент я как раз обсуждал с Янь Суем события той злополучной вечеринки. Неужели то, как я в конце похлопал Янь Суя по плечу, показалось Янь Шитину слишком интимным жестом?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голове у Юй Ли вихрем проносились панические мысли. Прежде чем мужчина успел что-то добавить, парень поспешно заговорил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чуть ранее Янь Суй просто подошел ко мне, чтобы прояснить ситуацию с Шэнь Жуем. Мне очень жаль, что это доставило вам беспокойство, господин Янь. Пожалуйста, примите мои извинения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Янь Шитина опустился на руки Юй Ли. Он отчетливо видел, как парень судорожно сжимает хлопковую ткань одежды, превращая ее в сплошной комок складок, и как всё его худощавое тело натянулось подобно струне от сильного страха и напряжения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин плотно поджал губы. Он отвернулся и сухо бросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пустяки. — Выдержав короткую паузу, он добавил: — Возвращайся к работе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли на секунду растерялся, но тут же сообразил, что Янь Шитин велит ему первому вернуться в кабинет «Хунъюньгэ». Он торопливо закивал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отойдя на приличное расстояние от уборной, Юй Ли наконец-то смог шумно выдохнуть. Он поймал себя на мысли, что после той безумной ночи его страх перед Янь Шитином в моменты их редкого уединения вырос в стократ. Хотя, справедливости ради, мужчина только что ни словом не обмолвился о случившемся и не стал устраивать ему разнос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ну, если не считать его требования выбросить Янь Суя из головы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли мысленно прокрутил в голове их редкие встречи за последние три года и понял, что все придирки и недовольства со стороны Янь Шитина всегда были завязаны исключительно на его чувствах к Янь Сую.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В первый раз тот жестко предупредил его держаться от младшего брата подальше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во второй раз — на Праздник Весны в этом году, когда Янь Суй привел его в семейный дом встречать Новый год, Янь Шитин снова холодно напомнил ему, что его брат — абсолютный натурал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И вот сейчас — в третий раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли вспомнил рассказы Янь Суя о том, что их родители ушли из жизни слишком рано. В то время Янь Шитину было всего шестнадцать лет, а Янь Сую — едва исполнилось шесть. Можно сказать, что старший брат в одиночку вырастил и воспитал младшего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Может у Янь Шитина на самом деле просто сумасшедший «братский комплекс»*? Он так панически боится, что его любимого младшего братишку совратит и скомпрометирует гей, что готов держать глухую оборону против любого подозрительного окружения?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[*Братский комплекс (弟控, dì kòng) — сленговый термин в китайских новеллах и маньхуа, означающий крайнюю, порой чрезмерную степень заботы, опеки и привязанности старшего брата к младшему.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От этой внезапной мысли Юй Ли не удержался от слабой, горькой усмешки. Он опустил голову, принявшись ладонями усердно разглаживать помятый подол форменной рубашки. Ткань в местах заломов наконец-то стала выглядеть чуточку ровнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Узнав о том, что Янь Суй пребывает в полном неведении относительно событий той ночи, Юй Ли наконец-то сбросил с души огромный камень и перестал трусливо игнорировать сообщения друга в мессенджере.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя три дня Янь Суй написал, что уезжает на отдых в соседний город H, и наказал Юй Ли беречь себя, добавив, что в случае каких-либо проблем тот всегда может напрямую обратиться к его старшему брату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разумеется, Юй Ли ни при каких обстоятельствах не стал бы добровольно искать встречи с Янь Шитином. На экране телефона он отправил максимально согласный и послушный ответ, но в реальности всей душой мечтал держаться от главы семьи Янь на максимально возможном расстоянии. Иногда, когда Янь Шитин по делам приезжал в «Юйтинсюань», Юй Ли прикладывал все усилия, чтобы просто не попадаться тому на глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В те дни, когда ему не приходилось пересекаться с членами семьи Янь, жизнь Юй Ли текла по привычному, невероятно загруженному и обыденному руслу. Он разрывался между двумя работами: вечерняя смена в баре заканчивалась только в два часа ночи, после чего он возвращался домой, спал жалкие шесть часов и снова поднимался, чтобы бежать на дневную смену в ресторан. Несмотря на колоссальную усталость, Юй Ли искренне ценил такой бешеный ритм жизни — у него банально не оставалось ни единой свободной минуты, чтобы возвращаться мыслями к кошмару той вечеринки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шла очередная глубокая ночь. Юй Ли припарковал прокатный велосипед у ворот и, заходя на территорию жилого комплекса, не сдержал сонного зевка. Он потянулся всем телом и вдруг заметил, что во дворе непривычно оживленно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был старый спальный квартал, где в основном проживали пожилые люди и супружеские пары в возрасте. Обычно в такое время здесь царила мертвая тишина, а свет горел лишь в одном-двух окнах на весь дом. Однако сегодня почему-то в окнах многих квартир ярко горели лампы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, Юй Ли не придал этому особого значения и быстро взбежал по лестнице на свой этаж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Еще не успев вставить ключ в замочную скважину, он уловил за дверью приглушенные звуки ожесточенной потасовки и криков. Решив, что это шумит его сосед — игровой стример, с которым они вместе снимали жилье, Юй Ли спокойно толкнул дверь и вошел внутрь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он арендовал комнату в просторной трехкомнатной квартире. Помимо упомянутого стримера, их третьей сожительницей была одинокая тридцатилетняя женщина по фамилии Ю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шагнув в общую гостиную, Юй Ли с удивлением понял, что источник шума находился вовсе не в комнате геймера, а в комнате сестры Ю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент дверь ее комнаты с грохотом распахнулась, и наружу выскочила женщина с растрепанными волосами и в разорванной ночной сорочке. Увидев Юй Ли, она истошно закричала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасите! На помощь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вся ее кожа была покрыта жуткими синяками и кровоподтеками, из рассеченного уголка губ струилась свежая кровь, а на обнаженных участках тела практически не осталось живого места от глубоких ссадин и царапин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зрачки Юй Ли сузились от ужаса. Следом за сестрой Ю из комнаты неторопливо вышел мужчина лет тридцати-сорока. Он был невысокого роста, около ста семидесяти сантиметров, с заплывшим, свирепым лицом. В руке он сжимал массивную пластиковую вешалку для одежды и яростно орал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ах ты, тварь дохлая! Я посмотрю, куда ты сегодня от меня сбежишь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев эту картину, Юй Ли мгновенно сообразил, что происходит. Он без раздумий заслонил собой дрожащую сестру Ю и гневно выкрикнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я никогда не видел тебя здесь! Ты еще кто такой?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина на секунду опешил, явно не ожидая, что в этой квартире найдется кто-то, кто осмелится вмешаться в его дела. Он наставил вешалку прямо в лицо Юй Ли:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слышь, пацан, советую тебе свалить отсюда нахер и не лезть не в свое дело. Это моя баба, и даже если я забью ее здесь до смерти, полицейские приедут и скажут, что это обычные семейные разборки!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прежде чем Юй Ли успел вставить хоть слово, стоявшая за его спиной сестра Ю в полнейшем отчаянии закричала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы с тобой уже давно развелись!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тьфу! Подумаешь, какая-то бумажка! Я этот развод не признаю!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли нахмурился, изо всех сил стараясь сохранять хладнокровие. Он осторожно опустил руку в карман брюк, разблокировал телефон по отпечатку пальца и незаметно протянул его за спину сестре Ю. Чтобы максимально отвлечь внимание агрессора на себя, Юй Ли намеренно повысил голос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты что, законов вообще не знаешь? Официальное свидетельство о разводе выдано государством, и твое личное мнение никого не волнует! К тому же, даже если бы вы были женаты, избиение человека — это уголовное преступление! Кто тебе сказал, что это просто «семейное дело»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока он говорил, сестра Ю дрожащими от ужаса руками сумела перехватить мобильный телефон. Мужчина напротив не заметил ее движений; слова Юй Ли окончательно вывели его из себя, и он с перекошенным от ярости лицом двинулся вперед:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ублюдок, так этот альфонс — твой новый любовник, не так ли?! Сегодня я вас обоих забью до смерти!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он высоко замахнулся вешалкой, собираясь со всей силы обрушить ее на Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли среагировал мгновенно: правой рукой он намертво перехватил запястье нападавшего, а левой намертво вцепился в саму вешалку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не смей распускать руки!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев сопротивление, мужчина резко выбросил левую руку вперед и с размаху съездил кулаком Юй Ли прямо по лицу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Долбаный альфонс, решил в героя поиграть?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От сильного удара голова Юй Ли мотнулась в сторону, во рту разлился солоноватый вкус крови, но он упрямо отказался разжимать пальцы. Пользуясь инерцией, он резко выбросил правый локоть вперед, нанеся встречный сокрушительный удар в область головы агрессора, заставляя того попятиться назад. Этот ублюдок напал первым, так что любые его ответные действия теперь считались чистой самообороной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина окончательно озверел. Он с бешеной силой рванул вешалку на себя, но краем глаза успел заметить, что стоящая за спиной парня сестра Ю уже прижимает к уху экран телефона. В динамике послышались гудки, и женщина в панике закричала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Алло, полиция, спасите!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сука! Тебе жить надоело — в полицию звонить?! — Мужчина взревел от ярости, резким движением оттолкнул Юй Ли и бросился к бьющейся в истерике женщине, пытаясь схватить ее за волосы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сестра Ю с пронзительным криком увернулась, но от резкого движения мобильный телефон выскочил из ее рук и с глухим стуком покатился по полу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли со спины мертвой хваткой обхватил мужчину за талию, блокируя его движения, и изо всех сил крикнул в сторону лежащего на полу смартфона:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Улица Цзиньцзян, жилой комплекс «Хаджуюань», дом 3, квартира 501! Здесь совершено вооруженное нападение на человека!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ах ты тварь! Я тебе сейчас покажу, как совать нос в чужие дела!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина с диким рывком освободился из захвата Юй Ли. Его налитые кровью глаза бешено завертелись по сторонам и остановились на проеме общей кухни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметив, куда именно двинулся этот безумец, Юй Ли похолодел от ужаса. Он резко развернулся, схватил сестру Ю за руку, и они со всех ног бросились вглубь коридора — к его собственной комнате.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока он лихорадочно крутил ключ в замочной скважине, мужчина уже успел выскочить из кухни, сжимая в руке огромный тесак для рубки мяса. С диким воплем он тяжелыми шагами понесся на них. К счастью, Юй Ли в самую последнюю секунду успел втолкнуть сестру Ю внутрь своей комнаты и с грохотом запер дверь на задвижку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его сердце готово было выпрыгнуть из груди, и не успел он даже перевести дух, как с обратной стороны раздался оглушительный, леденящий звук удара ножа по двери.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К огромному облегчению, арендодатель в свое время не поскупился на ремонт и установил во всех комнатах качественные бронированные двери с толстым металлическим листом внутри. Тяжелое лезвие намертво застряло в полотне, и мужчине снаружи потребовалось немало времени и сил, чтобы с проклятиями выдернуть оружие обратно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Следом за этим последовал еще один оглушительный удар тесака, сопровождаемый яростными пинками ног в дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли ощутимо вздрогнул. Он лихорадочно огляделся по сторонам и принялся срывать с мест мебель — платяной шкаф, тяжелый письменный стол и тумбочки, с грохотом приваливая их к двери, чтобы создать импровизированную баррикаду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Позади него сестра Ю бессильно осела на пол, окончательно потеряв самообладание, и навзрыд разрыдалась:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я ведь уже развелась… Я ведь сбежала от него на другой конец города… За что мне всё это, почему, почему он снова меня нашел…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли до крови закусил губу. Его глаза пекло от подступающих слез, но он не проронил ни слова — лишь молча, из последних сил продолжал таскать к двери тяжелые вещи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проплакав так какое-то время под непрекращающиеся удары и грохот ломающейся двери снаружи, сестра Ю подняла полные отчаяния глаза на Юй Ли. Они ведь, по сути, были друг другу чужими людьми, просто делили общую жилплощадь. Иногда она по-соседски угощала его свежими фруктами или овощами с рынка, но сегодня ночью этот мальчик без тени сомнения закрыл ее своим телом от смертельной опасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но человек за дверью… Нет, это существо нельзя было назвать человеком! Она слишком хорошо изучила зверский нрав своего бывшего мужа и прекрасно понимала, что сейчас он пришел сюда с четким намерением убивать. Ее присутствие здесь неминуемо погубит этого невинного парня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд сестры Ю из затуманенного и потерянного постепенно стал решительным и твердым. Она поднялась на ноги, превозмогая боль, и тихо произнесла:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяо Юй, прости меня, это я навлекла на тебя эту беду. Если он сейчас прорубит дверь и ворвется внутрь, я брошусь на него и задержу, а ты воспользуйся моментом и беги через окно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Задержит»? Чем именно она собралась его удерживать? Разумеется, ценой своей собственной жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Еще не время прощаться с жизнью, — Юй Ли с трудом подтащил к баррикаде массивный каркас кровати, намертво подпирая им шкаф. — Местное отделение полиции находится совсем рядом с нашим кварталом. Офицеры приедут очень быстро, буквально с минуты на минуту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Очень быстро, — упрямо повторил он, пытаясь убедить в этом самого себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Комната была обставлена крайне скромно, и больше в ней не осталось мебели, которую можно было бы использовать для укрепления входа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли до хруста сжал челюсти, изо всех сил стараясь унять крупную дрожь в коленях. Он крепко сжал в руке кухонный нож, который всегда держал у себя в комнате, и твердо встал впереди сестры Ю. В этот момент он искренне порадовался собственной привычке не пользоваться общей кухней и готовить у себя — по крайней мере, сейчас у него в руках было хоть какое-то средство для защиты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но в то же время его душу выжигал липкий, первобытный страх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А вдруг оператор на том конце провода не расслышал точный адрес? Вдруг телефон при падении разбился, и связь оборвалась до того, как они зафиксировали вызов? Почему они не побежали на улицу? Нет, это было бы глупостью — с раненой сестрой Ю на руках они бы просто не смогли обогнать этого разъяренного зверя в тесном коридоре».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Главное — удержать эту дверь. Главное — продержаться до приезда полиции…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>