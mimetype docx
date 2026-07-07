--- v0 (2026-05-18)
+++ v1 (2026-07-07)
@@ -14,4739 +14,2627 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 2</w:t>
-[...15 lines deleted...]
-        <w:t/>
+        <w:t>Глава 2. «Я знаю. Ты — Янь Шитин»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...223 lines deleted...]
-        <w:t/>
+        <w:t>В темном коридоре лунный свет освещал лишь половину лица Янь Шитина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его голос прозвучал так, словно был покрыт коркой льда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я спрашиваю тебя, что ты делаешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я… я еще ничего не сделал… — Шэнь Жуй от страха перед стоящим здесь Янь Шитином уже начал заикаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И дело было вовсе не в том, что он сдрейфил… Ну ладно, он действительно струсил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но ведь перед ним стоял сам Янь Шитин! Глава всей семьи Янь, человек, который и глазом не моргнул, отправляя собственных родственников в тюрьму, и не проронил ни единой слезинки, когда скончались его родители!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Холодный, безжалостный монстр, не признающий никаких человеческих чувств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже его собственный отец при встрече с Янь Шитином вынужден был склонять голову, так как же он мог не бояться?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Янь Шитин нахмурился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...735 lines deleted...]
-        <w:t/>
+        <w:t>Он не стал больше обращать внимания на трусливого Шэнь Жуя, а просто набрал номер на телефоне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Туалет в северо-восточном углу первого этажа. Приведите охрану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Повесив трубку, Янь Шитин даже не удостоил Шэнь Жуя взглядом. Он зашагал прямиком в туалетную комнату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли, у которого раскалывалась и кружилась голова, сидел, прислонившись к стене. Он услышал череду знакомых шагов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующий же миг кто-то бережно приподнял его голову и устроил в объятиях, от которых исходил тонкий аромат сосны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вдыхая этот сосновый шлейф, Юй Ли постепенно расслабился и с полным доверием прильнул к груди этого человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре дворецкий поспешно привел двоих охранников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После того как охрана скрутила пытавшегося ускользнуть Шэнь Жуя, дворецкий вытер холодный пот со лба и посмотрел на Янь Шитина, который сидел на корточках, обнимая Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Янь, как с ним поступить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Проверьте записи с камер видеонаблюдения у бассейна и посмотрите, что он натворил. Завтра сообщите Янь Сую, пускай сам разбирается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушаюсь, господин Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Янь, господин Янь, я правда ничего не сделал, я…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Жуй весь дрожал, непрерывно умоляя Янь Шитина о пощаде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но не успел он договорить, как охранник зажал ему рот. Ему оставалось лишь беспомощно наблюдать, как Янь Шитин поднял Юй Ли на руки, подхватив под спину и колени, и размеренным шагом удалился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли чувствовал, что перемещается в пространстве.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Точнее, кто-то нес его, точно так же, как сам он обычно переносил коробки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас он и был этой самой коробкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли вдруг рассмешила возникшая в голове картина, и он издал короткий смешок, похожий на выдох.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пьян? — раздался голос откуда-то сверху.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав его, Юй Ли почему-то ощутил укол обиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он ведь только что выпил так много, но тот человек не поверил, что он пьян.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И вот наконец-то нашелся кто-то, кто поверил ему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, — поспешно закивал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре зажегся свет, и Юй Ли бережно опустили на кровать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он открыл глаза и увидел знакомый потолок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...3615 lines deleted...]
-        <w:t/>
+        <w:t>Он бывал в доме семьи Янь несколько раз, и когда оставался на ночлег, всегда спал именно в этой комнате.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В полузабытьи Юй Ли показалось, будто он вернулся на три года назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Три года назад… он еще не испытывал такого сильного страха перед Янь Шитином.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты знаешь человека, который был сейчас с тобой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли некоторое время соображал, а затем покачал правой головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не знаю, но он сказал, что он близкий друг детства Янь Суя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин какое-то время молчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он холодно произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не знаешь его, и всё равно пил каждый бокал, который он тебе давал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли совершенно не заметил ничего странного в этой фразе и честно ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он сам приносил их мне, мне было неудобно отказывать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он всегда считал, что если откажет человеку, то непременно разозлит или обидит его. Поэтому ему всегда было неловко произносить слова отказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин снова промолчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли полежал какое-то время, чувствуя, как волна жара поднимается из самого низа живота прямо к сердцу. Ему было невыносимо горячо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он мучительно нахмурился, потер грудь, сел на кровати и задрал голову, глядя на стоявшего у постели Янь Шитина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Гэ, у тебя есть еще алкоголь? Я хочу выпить чего-нибудь с кубиками льда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, если он выпьет чего-то ледяного, этот бушующий внутри пожар утихнет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В то мгновение, когда он открыл рот, тело Янь Шитина резко вздрогнуло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, расслышав слова Юй Ли, он слегка нахмурил брови и посмотрел на него нечитаемым, глубоким взглядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли был очень белокожим и красивым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На его лице, обладавшем утонченной, андрогинной красотой, выделялась лишь одна родинка-слезка прямо под правым глазом — она была красно-коричневой. В сочетании с его миндалевидными глазами это выглядело необычайно пленительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Под воздействием яркого света ламп Юй Ли от дискомфорта прищурился, и в уголках его глаз выступили физиологические слезы, отражая чистый белый свет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слезинка скатилась вниз, и когда родинка под правым глазом намокла, она стала казаться еще более притягательной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видя, что Янь Шитин не двигается с места, Юй Ли потер глаза и позвал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Гэ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин развернулся. Перед тем как выйти за дверь, он глухим голосом бросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Жди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворецкий принес с вечеринки несколько бутылок слабоалкогольного коктейля и ведерко с кубиками льда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Янь Шитин с вещами вернулся в комнату, Юй Ли уже успел трижды сходить в ванную и ополоснуть лицо водой, но жар внутри так и не утих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он в полузабытьи сидел за маленьким столиком, и стоило Янь Шитину вернуться, как парень захваченным, умоляющим взглядом уставился на то, что было у мужчины в руках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин бросил на него короткий взор, поставил алкоголь и ведерко со льдом — бутылки с легким стуком соприкоснулись друг с другом, издав чистый, приятный звон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зажав в руке щипцы, он достал из ведерка два кубика льда и опустил их на дно стакана, после чего открыл бутылку и принялся медленно наливать розовую жидкость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наполнив стакан, он слегка покачал его в руке и пододвинул к Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вся эта череда движений была выполнена настолько изящно, что радовала глаз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Юй Ли неотрывно следовал за движениями его рук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Янь Шитина были очень красивые кисти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На тыльной стороне ладони отчетливо проступали вены, пальцы были длинными, с четко очерченными суставами — с первого взгляда было понятно, что в них кроется огромная сила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако за последние три года Юй Ли ни разу не рассматривал их так подробно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во-первых, потому что не было подходящего случая, а во-вторых — он просто не смел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он до ужаса боялся Янь Шитина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле, в самом начале он его ничуть не боялся. Каждый раз, встречая Янь Шитина, он ласково и приветливо называл его «гэ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но затем Янь Шитин узнал о его чувствах к Янь Сую.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли до сих пор отчетливо помнил тот день. Это произошло прямо в саду поместья Янь. Янь Шитин стоял под цветущим деревом сливы-мэйхуа и ледяным тоном спросил его: «Тебе нравится Янь Суй?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После того как Юй Ли во всем признался, Янь Шитин очень долго молчал, а затем бросил жесткое предупреждение: «Держись подальше от Янь Суя, он никогда не будет с тобой».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя Юй Ли и сам прекрасно всё понимал, слышать эти слова от самого близкого старшего брата Янь Суя, от человека, в чьих руках сосредоточена вся власть семьи Янь, было невыносимо стыдно и больно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Семья Янь владела бизнесом по всему миру: от масштабных проектов, реализуемых совместно с государством, до повседневных мелочей вроде одежды, еды и транспорта — практически везде можно было столкнуться с их продукцией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разве человек с его происхождением был достоин любить кого-то из такой семьи?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После того случая Юй Ли больше не осмеливался называть Янь Шитина «гэ», перейдя на официальное «господин Янь». А когда об этом проведал Янь Суй, Юй Ли пришлось заменить обращение на «старший брат Янь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он превратился в пугливого перепела: стоило ему завидеть Янь Шитина, как он тут же сжимался от страха и пытался спрятаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прошлые воспоминания всплыли в памяти, отчего Юй Ли мучительно нахмурился. Глядя на бокал с алкоголем, он сам не заметил, как из его глаз покатились слезы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слеза упала на тыльную сторону ладони, и он резко пришел в себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не желая, чтобы Янь Шитин это заметил, он поспешно схватил бокал и, запрокинув голову, осушил его одним махом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за чрезмерной спешки изрядная часть жидкости пролилась мимо рта, намочив воротник его футболки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли не обратил на это внимания. Не смея поднять глаз на Янь Шитина, он сразу после первого бокала торопливо потянулся наливать следующий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но едва его пальцы коснулись бутылки, как Янь Шитин перехватил его руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли замер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рука Янь Шитина действительно оказалась именно такой, как он и думал — сильной и властной. Сжав его ладонь, мужчина лишил его малейшей возможности вырваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В комнате на какое-то время воцарилась гнетущая тишина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин, нахмурившись, смотрел на непрерывно подрагивающие ресницы Юй Ли. Наконец он негромко позвал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Помолчав еще немного, он добавил: — Янь Суй начал встречаться с девушкой, и тебе от этого настолько плохо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голове у Юй Ли всё плыло, и на самом деле он расслышал лишь последние слова Янь Шитина: «…настолько плохо?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С явным запозданием он ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, мне плохо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин медленно ослабил хватку на его руке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Юй Ли больше не хотелось пить. Предыдущий бокал алкоголя со льдом не принес ему долгожданного облегчения, напротив, ему стало только хуже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он просто распластался на маленьком столике, прижавшись щекой к прохладной деревянной поверхности, и закрыл глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли перестал пить, но Янь Шитин в глухом молчании принялся накладывать лед и бокал за бокалом осушать оставшиеся бутылки коктейля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пустой тары становилось всё больше, а лед в ведерке постепенно подходил к концу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли услышал звук покатившейся по полу бутылки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он открыл глаза и снизу вверх посмотрел на Янь Шитина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин, по всей видимости, успел принять душ сразу после возвращения домой. Сейчас на нем был не строгий костюм, а черный шелковый халат, который придавал его облику некоторую расслабленность, но в то же время подчеркивал врожденное благородство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли вспомнил тот сосновый аромат, который почувствовал ранее, и догадался, что это, должно быть, запах шампуня или геля для душа Янь Шитина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он наблюдал за тем, как Янь Шитин запрокидывает голову, чтобы сделать очередной глоток. Его движения оставались исключительно утонченными, но всё же одна капля напитка сорвалась с уголка губ, проскользила по дергающемуся кадыку и скрылась в вырезе шелкового халата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли внезапно почувствовал острую жажду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он завороженно следил за траекторией движения этой капли, и в его голове вдруг родилась абсурдная, безумная мысль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он резко поднялся с места, намереваясь побежать в ванную и ополоснуть лицо, чтобы смыть эти грязные помыслы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако в то самое мгновение, как он встал, его и без того тяжелая голова закружилась еще сильнее, а всё вокруг пошло ходуном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин на автопилоте подхватил покачнувшегося парня и привлек к себе в объятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Юй Ли пришел в себя, тот самый кадык, который только что породил в нем абсурдные мысли, оказался прямо перед его лицом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Юй Ли в миг вспыхнуло пунцовым румянцем, кожа так и пылала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он попытался слабо зашевелиться в чужих руках и робко пробормотал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Гэ, я… я хочу в ванную…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин издал глухой стон, и его руки, обвивавшие тело парня, сжались крепче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он опустил голову и обнаружил, что лицо Юй Ли залито нездоровым, лихорадочным румянцем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли еще не осознал, что происходит что-то неладное. Он поджал губы и с потерянным видом прошептал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Гэ, мне так жарко, я хочу умыться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зрачки Янь Шитина резко сузились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот ублюдок… Как он посмел!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли, ты… — тебя опоили афродизиаком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин не успел договорить, как вдруг почувствовал, как волна внезапного, стремительного жара обожгла всё его тело, разливаясь по рукам и ногам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его дыхание стало обжигающим. Точно так же, как и Юй Ли, он тоже оказался под воздействием препарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нахмурившись, он принялся лихорадочно вспоминать всё, что ел и пил за вечер, и в конце концов его взгляд остановился на ведерке со льдом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бутылки с коктейлями были герметично запечатаны, так что подсыпать что-то могли только в это ведерко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Янь Шитина потемнело, а взгляд стал пугающим, словно внутри него зарождалась разрушительная буря.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли не заметил ничего странного, решив, что просто слишком сильно перебрал с алкоголем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почувствовав, как тело Янь Шитина обдает жаром, он замер и растерянно спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Гэ, ты тоже пьян?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин ничего не ответил. Он поднял его на руки и перенес на кровать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его разум еще сохранял остатки ясности, и он хотел подняться, чтобы дотянуться до телефона и сделать звонок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако в следующую же секунду Юй Ли вскинул обе руки и крепко обвил его шею.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пусть тело Янь Шитина тоже было горячим, Юй Ли казалось, что в этих объятиях ему невероятно комфортно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И когда Янь Шитин попытался внезапно отстраниться и уйти, Юй Ли ощутил лишь щемящее чувство тоски и нежелания отпускать его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Удерживая Янь Шитина, Юй Ли перевернулся, устроившись прямо у него на груди, и издал удовлетворенный, счастливый вздох.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли! — повысил голос Янь Шитин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли поднял на него глаза, а затем опустил взгляд ниже, на его кадык.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вдруг подался вперед и исполнил свое тайное желание, мягко коснувшись губами этого кадыка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это нельзя было назвать полноценным поцелуем — он просто прижался губами к коже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мягкие губы едва уловимо касались его шеи, и под этой тонкой кожей каждая капля крови, казалось, закипела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дыхание Янь Шитина мгновенно стало тяжелым и прерывистым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он уставился в потолок и глухим, низким голосом спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли, ты вообще понимаешь, что творишь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли ничего ему не ответил. Точнее, он даже не осознал, что Янь Шитин обращается именно к нему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин на секунду закрыл глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А когда открыл их снова, то резко перевернулся, в одно мгновение поменяв их местами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он поднял руку, нежно коснувшись лица Юй Ли, и его горячее дыхание смешалось с дыханием парня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя в его затуманенные, растерянные глаза, он вкрадчиво спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли, ты знаешь, кто я?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>До затуманенного алкоголем и лекарством разума Юй Ли наконец дошли эти слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он захлопал ресницами, и его взгляд медленно скользнул со лба Янь Шитина вниз, к его подбородку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов он с абсолютной уверенностью произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно знаю. Ты — Янь Шитин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зрачки Янь Шитина потемнели до предела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его кадык судорожно дернулся, и он, больше не в силах сдерживаться, наклонился и нежно поцеловал родинку-слезку под правым глазом Юй Ли:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хороший мой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>