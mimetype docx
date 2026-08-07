--- v0 (2026-05-24)
+++ v1 (2026-08-07)
@@ -1534,51 +1534,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Се Иян собирался идти домой, но, вспомнив те взгляды, которыми одаривали Гу Сыюаня другие, решил увязаться за ним. Мужчины в бригаде тут же начали подкалывать:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ну и везет тебе, Сыюань, какая прилипчивая жена у тебя жена!</w:t>
+        <w:t>— Ну и везет тебе, Сыюань, какая прилипчивая у тебя жена!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— И красавец, и ни на шаг не отходит — вот оно, счастье!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>