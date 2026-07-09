--- v0 (2026-05-10)
+++ v1 (2026-07-09)
@@ -78,131 +78,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Тётушка повернулась.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сегодня надо вспахать участок на холме. Я заняла у старосты быка. Ты поешь побыстрее и пойдём вместе.</w:t>
+        <w:t>— Сегодня надо вспахать участок на холме. Я заняла у старосты быка. Ты поешь быстрее и пойдём вместе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чэнь Цин вышел во двор, зачерпнул воды из бочки и умылся. На поверхности воды отразилось его лицо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он стал чуть круглее, чем пять лет назад, но всё ещё оставался худощавым. Всегда был ниже сверстников и выглядел по-детски. Именно поэтому его оставляли напоследок при людском торге: каждый, кто его осматривал, говорил, что он слишком слаб, чтобы выполнять тяжёлую работу, а талия — слишком тонкая, чтобы рожать детей. В конце концов судьба свела его с тётушкой Сун.</w:t>
+        <w:t>Он стал чуть круглее, чем пять лет назад, но всё ещё оставался худощавым. Всегда был ниже сверстников и выглядел по-детски. Именно поэтому его оставляли напоследок при людском торге: каждый, кто его осматривал, говорил, что он слишком слаб, чтобы выполнять тяжёлую работу, а его талия — слишком тонкая, чтобы рожать детей. В конце концов судьба свела его с тётушкой Сун.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чэнь Цин был ей бесконечно благодарен. Она приютила его, и теперь у него был дом. Фамилия покойного мужа тётушки Сун была Мэн. Она рано овдовела и сама воспитала сына — Мэн Тао.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сам Чэнь Цин не был уроженцем деревни Лохэ. Семья его жила бедно, отец умер рано. Он и его «маленький отец» были вынуждены уйти из дома и влачили тяжёлое существование. Он был молчалив и замкнут, как и его маленький отец. Однажды тот, приготовив ему мясо, позволил Чэнь Цину наесться досыта, а на следующее утро бросился в реку.</w:t>
-[...15 lines deleted...]
-        <w:t>Тихий, притихший Чэнь Цин пошёл в дом своей бабки, надеясь, что там помогут устроить похороны. Но бабка, глянув на него, сказала: если он согласится стать супругом старого вдовца, то они выделят циновку и похоронят его маленького отца в родовой земле Чэней. Чэнь Цин знал: тот старик жесток. И понимал, что, попади он туда, ему не жить.</w:t>
+        <w:t>Сам Чэнь Цин не был уроженцем деревни Лохэ. Семья его жила бедно, а отец умер рано. Он и его «маленький отец» были вынуждены уйти из дома и тащить на себе тяжёлое существование. Чэнь Цин был молчалив и замкнут, как и его маленький отец. Однажды тот, приготовив сыну мясо, позволил ему наесться досыта, а на следующее утро бросился в реку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тихий, притихший Чэнь Цин пошёл в дом своей бабки, надеясь, что там ему помогут устроить похороны. Но бабка, глянув на него, сказала: если он согласится стать супругом старого вдовца, то они выделят циновку и похоронят его маленького отца в родовой земле Чэней. Чэнь Цин знал, что тот старик жесток. И понимал, что, попади он туда, ему не жить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Тело маленького отца пролежало дома два дня. Все думали, что Чэнь Цин сломается, но он продал себя торговцу людьми и на два цяня серебра смог похоронить отца достойно. Однако торговец не смог пристроить его никуда. Пять лет назад он застрял в деревне Лохэ, где тётушка Сун выкупила Чэнь Цина за три цяня и сказала, что тот станет мужем её сына, Мэн Тао.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>