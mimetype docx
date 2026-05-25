--- v0 (2026-05-08)
+++ v1 (2026-05-25)
@@ -30,2419 +30,4819 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Раз тебя укачивает в машине, я просто отвезу тебя обратно, — сказал Сяо Фу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван был озадачен. Неужели он просто хотел пообщаться?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сяо Фу развернулся, чтобы направиться обратно к университету.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван вдруг кое-что вспомнил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Подожди, а может, лучше высадишь меня в центре города?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сяо Фу спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Зачем?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван смущенно улыбнулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— У меня репетиторство.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сяо Фу нахмурился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Разве я не говорил тебе взять выходной?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван ответил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Теперь я свободен, и возвращение в кампус не так полезно, как завершение занятия.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сяо Фу поднял бровь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Неужели тебе так сильно нужны деньги?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван не собирался признаваться в том, что ему нужны деньги. Сяо Фу, возможно, и открывался ему, но это не означало, что Чи Ван поступит так же. Они не были так близки, а даже если и были, некоторые вещи лучше оставить недосказанными. Чи Ван ответил естественно:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Это всего лишь работа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сяо Фу ценил эту прямолинейность. Большинство людей пытались расположить его к себе, их лесть всегда была слишком очевидной. Даже в университете обычные студенты вокруг него либо вели себя чрезмерно осторожно, либо слишком сдержанно, из-за чего общение становилось скучным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван был совсем другим. Сяо Фу предположил, что у него, должно быть, относительно благополучная жизнь — его манера поведения и образ мышления не лгали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Даже когда Сяо Фу дал ему чаевые в размере 20 000 юаней в клубе, Чи Ван не проявил чрезмерного подобострастия или попыток расположить его к себе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сяо Фу было легко общаться с такими людьми.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Решив довести дело до конца, Сяо Фу отвёз Чи Вана на его занятие.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Решив довести дело до конца, Сяо Фу отвез Чи Вана на его занятие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Доехав, они обменялись несколькими вежливыми словами, после чего разошлись.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Наблюдая, как красный суперкар скрывается в потоке машин, Чи Ван вздохнул с облегчением. Возможно, я слишком сурово его осудил, но всегда полезно быть осторожным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он связался со своим учеником, чтобы подтвердить занятие.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Два часа спустя Чи Ван почувствовал себя совершенно измотанным, словно переутомился. Даже играя в игры с учеником, он с трудом справлялся и чуть не проиграл.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Учение заметил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Чи Ван-гэ, ты слишком устал? Твои движения уже не такие отточенные, как раньше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Меня обвиняют в безделье!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван улыбнулся, махнул рукой и заявил, что они сыграют еще один раунд, чтобы вернуть себе честь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>В следующей игре он доминировал, как король, вновь заслужив восхищение ученика.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Поскольку его вечерняя работа по выгулу собак уже была отменена, Чи Ван остался еще на несколько игр.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Когда они закончили, было еще рано. Чи Ван полчаса ехал на автобусе обратно в кампус.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чувствуя остаточную усталость после утреннего пробуждения, Чи Ван решил лечь спать пораньше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На этот раз он вернулся в общежитие раньше времени. Ло Ляньюнь хотел поболтать, но прежде чем он успел что-либо сказать, Чи Ван принял душ и рухнул на кровать, тут же заснув. Он даже забыл опустить занавеску, закреплённую канцелярской скрепкой, оставив верхнюю часть тела открытой для взгляда Шу Тинью.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этот раз он вернулся в общежитие раньше времени. Ло Ляньюнь хотел поболтать, но прежде чем он успел что-либо сказать, Чи Ван принял душ и рухнул на кровать, тут же заснув. Он даже забыл опустить занавеску, закрепленную канцелярской скрепкой, оставив верхнюю часть тела открытой для взгляда Шу Тинью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ло Ляньюнь шепнул Шу Тинью:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Насколько же он должен быть уставшим, чтобы так рано уснуть?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Шу Тинью подключил свой планшет к Bluetooth-наушникам и ответил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Четыре работы в день — как он может не уставать? Через две недели экзамены. Интересно, справится ли он?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ло Ляньюнь был безгранично уверен в Чи Ване.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Конечно, он справится. Он не просто так лучший в классе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Шу Тинью считал Чи Вана замечательным человеком. Несмотря на множество переработок, его оценки оставались высокими, и он ни разу не провалил ни одного предмета. Шу Тинью же, напротив, провалил два предмета на первом курсе, что его очень смущало.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>До Чи Вана их разговор не дошёл. В тот же миг, как его голова коснулась подушки, он тут же уснул, совершенно не обращая внимания на шум снаружи.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>До Чи Вана их разговор не дошел. В тот же миг, как его голова коснулась подушки, он тут же уснул, совершенно не обращая внимания на шум снаружи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Когда он проснулся, было уже больше шести утра — его биологические часы впервые подвели его.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Пропустив свою обычную утреннюю пробежку, он поспешил купить завтрак. В одной из столовых подавали отличные блюда на завтрак, но их быстро раскупали, если опоздать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Умывшись, Чи Ван направился в столовую, чтобы купить еды.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Вернувшись в общежитие, он сел поесть. Он взял сочную булочку с мясом, одну из своих любимых, но после первого же укуса его затошнило.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван недоверчиво уставился на булочку. Неужели владелец решил сэкономить?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Подавив недовольство, Чи Ван откусил ещё один кусок. Он скривил лицо и выплюнул его в мусорное ведро.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подавив недовольство, Чи Ван откусил еще один кусок. Он скривил лицо и выплюнул его в мусорное ведро.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Взглянув на булочку обвиняющим взглядом, Чи Ван понял, что она уже не та, что прежде!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>У него обычно был хороший аппетит, даже лучше, чем у Ло Ляньюня, благодаря умственной энергии, которую требовала его работа. На завтрак он часто ел четыре большие булочки с мясом и выпивал чашку соевого молока.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цены в столовой были довольно низкими, поэтому большая булочка с мясом стоила всего 1,5 юаня, а четыре булочки — всего шесть юаней.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Нельзя допустить, чтобы это пропало зря!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Преодолев дискомфорт, Чи Ван доел булочки и выпил соевое молоко, чтобы успокоить желудок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>После завтрака Чи Ван взял свой ноутбук и спустился вниз, чтобы поработать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>На полпути усталость снова подкралась. Он решил вернуться в общежитие, чтобы немного отдохнуть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>К тому времени Ло Ляньюнь и Шу Тинью уже проснулись и завтракали, который для них купил Чи Ван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван заметил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— С завтраками в столовой сейчас экономят на качестве.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ло Ляньюнь и Шу Тинью с недоумением посмотрели на свои булочки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Не может быть, начинка та же, и бульон такой же вкусный.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван нахмурился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Правда? Ты не заметил разницы в мясе?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Шу Тинью был непреклонен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Нет. По крайней мере, я этого не заметил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ло Ляньюнь поднял руку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я тоже. Всё так же очень вкусно.</w:t>
-[...15 lines deleted...]
-        <w:t>Чи Ван задумался и нашёл правдоподобное объяснение.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я тоже. Все так же очень вкусно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чи Ван задумался и нашел правдоподобное объяснение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Может, у меня просто не работают вкусовые рецепторы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Шу Тинью пошутил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ты сомневаешься в моем вкусе? Говорю тебе, он нисколько не изменился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ло Ляньюнь поддразнил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ты ешь это уже год. Наверное, тебе просто надоело.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чи Ван вдруг всё понял.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чи Ван вдруг все понял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Верно. Наверное, я перебрал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>После этого Чи Ван оставил эту тему. У него было слишком много дел, чтобы беспокоиться о пустяках.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>В выходные Чи Ван отправился на работу в гольф-клуб.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда Чи Ван зашёл в раздевалку переодеться, он снова заметил, что его шкафчик грязный.</w:t>
-[...15 lines deleted...]
-        <w:t>Это был уже второй случай. После первого инцидента всё было хорошо до прошлой недели. Теперь это повторилось — вероятно, потому что два высокопоставленных клиента, которые хорошо к нему относились, давно его не навещали.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Чи Ван зашел в раздевалку переодеться, он снова заметил, что его шкафчик грязный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был уже второй случай. После первого инцидента все было хорошо до прошлой недели. Теперь это повторилось — вероятно, потому что два высокопоставленных клиента, которые хорошо к нему относились, давно его не навещали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чи Ван закрыл дверцу шкафчика и огляделся. Остальные кэдди, похоже, были в курсе ситуации, изредка поглядывали в его сторону.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван тут же обнял одного из парней и спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Эй, ты не знаешь, кто копается в моём шкафчике?</w:t>
-[...15 lines deleted...]
-        <w:t>Парень, поражённый прямолинейностью Чи Вана, уклончиво пробормотал:</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй, ты не знаешь, кто копается в моем шкафчике?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парень, пораженный прямолинейностью Чи Вана, уклончиво пробормотал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Понятия не имею.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван прищурился, глядя на него.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Не ты ли это? Ты выглядишь виноватым.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он притворился возмущённым.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он притворился возмущенным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Если ты это сделал, я сообщу об этом менеджеру!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Парень громко возразил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Это не я! Что, у тебя что, детектор лжи в глазах? Это же абсурд!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван потащил его к двери.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мне всё равно. Это ты. Твоё выражение лица говорит само за себя. Посмотрим, что подумает менеджер.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне все равно. Это ты. Твое выражение лица говорит само за себя. Посмотрим, что подумает менеджер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Парень, студент третьего курса, всего на два года старше Чи Вана, был слишком наивен, чтобы справиться с таким давлением. Он не выдержал и признался:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ладно, ладно! Я знаю, кто это. Это У Цзинтянь. В прошлый раз я не знал, но на этот раз это он — я сам это видел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чи Ван был удивлён.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чи Ван был удивлен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Это он, значит?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>У Цзинтянь всегда производил впечатление добродушного и общительного человека. Дружелюбный, но никогда не навязчивый, с солнечным лицом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван отпустил парня и решил после работы поговорить с У Цзинтянем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В тот день Цзо Цяньсин пришёл в клуб, на этот раз всего с одним незнакомым другом.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот день Цзо Цяньсин пришел в клуб, на этот раз всего с одним незнакомым другом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Цзо Цяньсин, всегда общительный, попросил Чи Вана быть его кэдди и начал с ним болтать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Вскоре он без проблем добавил контакт Чи Вана.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чи Ван подозревал, что Цзо Цяньсин пришёл исключительно поболтать. Его игра в гольф была ужасна, и его друг, с досадой скривившись, но слишком вежливый, чтобы что-либо сказать.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чи Ван подозревал, что Цзо Цяньсин пришел исключительно поболтать. Его игра в гольф была ужасна, и его друг, с досадой скривившись, но слишком вежливый, чтобы что-либо сказать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Будучи кэдди, Чи Ван не мог критиковать клиентов, поэтому, когда он поймал Цзо Цяньсина на мошенничестве, он просто улыбнулся и закрыл на это глаза.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин надеялся узнать что-то о Чи Ване, но обнаружил, что тот неожиданно немногословен для своего возраста. Как бы он ни пытался его расспрашивать, Чи Ван умудрялся отбиваться от каждой попытки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Неплохо. Этот парень умнее, чем кажется.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>В конце концов, Цзо Цяньсин попробовал прямой подход.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Знаешь, твой год рождения и знак зодиака идеально подходят для успеха моей компании. Как насчёт того, чтобы взять ещё одну подработку? Просто формально оформись. Приходи раз в неделю по выходным, и я буду платить тебе десять тысяч в месяц.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Знаешь, твой год рождения и знак зодиака идеально подходят для успеха моей компании. Как насчет того, чтобы взять еще одну подработку? Просто формально оформись. Приходи раз в неделю по выходным, и я буду платить тебе десять тысяч в месяц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чи Ван: …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Что происходит? Почему все выстраиваются в очередь, чтобы осыпать меня деньгами?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он вежливо отказался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Спасибо, господин Цзо, но нет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзо Цяньсин был ошеломлён.</w:t>
-[...15 lines deleted...]
-        <w:t>— Почему нет? Думаешь, зарплата слишком низкая? Я повышу её до пятнадцати тысяч. Как тебе такое?</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзо Цяньсин был ошеломлен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему нет? Думаешь, зарплата слишком низкая? Я повышу ее до пятнадцати тысяч. Как тебе такое?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чи Ван ответил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Дело не в деньгах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>После короткой паузы он с невозмутимым лицом сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Господин Цзо, позволь мне порекомендовать тебе книгу. Она откроет тебе глаза.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин наклонил голову.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Какая книга?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Введение в идеи Мао Сю и теоретическую систему социализма с китайской спецификой. Мы называем это кратко «Концепции Мао». Прочитай это — это возвысит твою душу и избавит от суеверий.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин: …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чи Ван продолжил серьёзно:</w:t>
-[...15 lines deleted...]
-        <w:t>— Я знаю, что владельцы бизнеса склонны к суевериям, но богов не существует, а фэн-шуй имеет научное объяснение. Мы должны верить в науку. Вот почему я не могу работать в твоей компании — я не хочу брать твои деньги обманным путём.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чи Ван продолжил серьезно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я знаю, что владельцы бизнеса склонны к суевериям, но богов не существует, а фэн-шуй имеет научное объяснение. Мы должны верить в науку. Вот почему я не могу работать в твоей компании — я не хочу брать твои деньги обманным путем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Цзо Цяньсин: …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>После ухода из клуба Цзо Цяньсин позвонил Се Сихэну.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Безуспешно. Чи Ван слишком принципиален и прагматичен. Если бы его засунули в дом с привидениями, он, наверное, изгнал бы призраков с помощью законов физики. Он точно не сможет стать нашим талисманом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн, сонный после пробуждения, немного помолчал, а потом спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Что именно ты ему сказал?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин пересказал их разговор. Со вздохом он заметил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Для своего возраста он довольно сообразительный. Я расставил все эти ловушки, и он ни на одну не попался. Я даже не знаю, сколько человек в его семье.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн ответил сухо: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Кто тебя просил проверять его родословную?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин усмехнулся:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Мне просто любопытно. Ничего не могу с собой поделать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн ничего не ответил, раздражение вспыхнуло, сердце бешено заколотилось, а в голове роились разные мысли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сдерживая раздражение, он мысленно прокрутил их разговор.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Действительно, умный. Любой, кто поступит в университет H, не будет дураком, но жизненный опыт закладывает основу для эмоционального интеллекта. Очевидно, что опыт Чи Вана дал ему и глубину, и тактичность. Он знал, что Цзо Цяньсин пытается выведать информацию, и избежал всех ловушек.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Это осознание сделало впечатление Се Сихэна о Чи Ване более многогранным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин прервал его размышления:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Когда ты уезжаешь за границу?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— После Нового года, — безэмоционально ответил Се Сихэн.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин немного расстроился:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Это уже совсем скоро.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн не ответил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Будучи наследником семьи Се, владевшей процветающим бизнесом и благополучной семьёй, он решил продолжить учёбу за границей.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Будучи наследником семьи Се, владевшей процветающим бизнесом и благополучной семьей, он решил продолжить учебу за границей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он не горел желанием унаследовать семейный бизнес, но понимал, что это его обязанность.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он не собирался уклоняться от этой обязанности. Он просто хотел ещё немного пожить своей жизнью, прежде чем взять её на себя.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не собирался уклоняться от этой обязанности. Он просто хотел еще немного пожить своей жизнью, прежде чем взять ее на себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>