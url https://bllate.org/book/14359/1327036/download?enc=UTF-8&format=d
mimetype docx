--- v0 (2026-05-09)
+++ v1 (2026-07-09)
@@ -30,1795 +30,3571 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чи Ван на самом деле не хотел обмениваться контактами; инстинкт подсказывал ему избегать неприятностей с Се Сихэном.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Точно так же и Се Сихэн казался незаинтересованным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тем не менее, Чи Ван не собирался отказываться сразу. Вместо этого он вежливо улыбнулся и спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Тебе было бы удобно, старший?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Переход на «старший» не был связан с установлением дружеских отношений; смена тона Цзо Цяньсина, естественно, спровоцировала эту перемену.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Пока он говорил, поведение Чи Вана было спокойным и уверенным, как будто он уже забыл об их предыдущей встрече или просто не был ею затронут.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн отразил самообладание Чи Вана, холодно ответив:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Конечно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он разблокировал свой телефон и протянул его Чи Вану.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сначала взгляд Чи Вана остановился на обоях Се Сихэна — каллиграфическом изображении буддийских писаний.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ого, — подумал Чи Ван, — настоящий буддист в кругу пекинской элиты?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он не знал, где находится WeChat на телефоне, и немного повозился, просматривая минимальные приложения. Отсутствие контента, особенно почти пустая история чата, заставило Чи Вана почувствовать, что он непреднамеренно вторгается в частную жизнь Се Сихэна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чувствуя себя неловко, он пытался не смотреть слишком пристально и поспешно ввел свой WeChat ID. Закончив, он вернул телефон.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн принял это без единого слова, выражение его лица было таким же ледяным, как всегда.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван изобразил жизнерадостную улыбку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Я приму твою заявку на добавление в друзья после моей смены, старший. Если я могу чем-то помочь, просто дай мне знать в WeChat.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин ухмыльнулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Вот это настрой! Земляки встречаются вдали от дома — это вполне естественно!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван выдавил из себя смешок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ха-ха, именно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Вернувшись к работе, Чи Ван повел Цзо Цяньсина и Се Сихэна на поле для гольфа, четко выполняя свои обязанности кэдди.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн, одетый в накрахмаленный белый повседневный костюм, излучал ауру элегантности. Его обнаженная кожа блестела под солнечными лучами, как полированный нефрит — нежная и сияющая.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Его поразительные черты были почти сюрреалистичными — глубокие, скульптурные линии были идеально сбалансированы, каждая деталь гармонична. Даже линия подбородка была безупречной, придавая ему вид неприступной утонченности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>На поле для гольфа было много красивых мужчин, но Се Сихэн все равно выделялся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван вспомнил встречу с Сяо Фу накануне; хотя Сяо Фу был бесспорно красив, в его ауре ощущались намеки на безжалостность и дерзость, что уменьшало его привлекательность по сравнению с Се Сихэном.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Кумир кампуса нашего университета действительно оправдывает свою репутацию, — подумал Чи Ван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Не говоря уже о том, что необычайно бледный цвет лица Се Сихэна выделял его еще больше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>С обновленным чувством профессионализма Чи Ван тщательно руководил их игрой, отбирая мячи и оказывая помощь, когда это было необходимо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Благодаря тренировкам и наблюдениям он научился оценивать навыки игроков. Было очевидно, что Се Сихэн был исключительным — каждое его движение было точным и просчитанным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин, напротив, часто терял мячи, получая промахи. Он даже тайком проверил песчаную ловушку своей клюшкой, нарушив правила.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Неудивительно, что Се Сихэн вышел победителем, завершив последнюю лунку безупречным ударом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин восхищенно присвистнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Черт возьми, ты молодец! Тебе следовало прийти вчера и показать Сяо Фу, кто настоящий король гольфа!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн проигнорировал его.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Уши Чи Вана настороженно навострились. Его подозрения о неприязни между Се Сихэном и Сяо Фу, казалось, подтвердились.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Хе-хе, это могло бы быть интересно, — подумал Чи Ван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Подслушав разговоры Сяо Фу накануне, Чи Ван уже догадывался о напряженности между ними. Поэтому, беседуя с Цзо Цяньсином, он намеренно похвалил Сяо Фу, чтобы подлить масла в огонь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн тоже раздаст красные конверты?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Пальцы Чи Вана метафорически дергались от предвкушения, когда он пытался скрыть свое волнение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн действительно планировал раздать красные конверты. Тихо поговорив с Цзо Цяньсином, он побудил последнего крикнуть:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Эй, красавчик, иди сюда! Пришло время для твоего красного конверта!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Приближаясь, Чи Ван сохранял профессиональный вид, хотя его глаза светились сдержанным восторгом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин, сияя, достал карточку:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Иди обналичь 200 000 юаней. Возьми 50 000 себе, а остальное раздели между другими кэдди.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван: !!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Что?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Потрясение на мгновение лишило его дара речи, но Цзо Цяньсин отмахнулся от его колебаний:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Да ладно, Сяо Фу вчера дал тебе 20 000. Мы не можем быть скупыми, оставим в два с половиной раза больше него, это ж легко!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван: ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Не в силах сдержать улыбку, Чи Ван взял карточку:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Спасибо!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он направился в офис менеджера, чтобы оформить платеж.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Крупные суммы, подобные этой, должны были проходить по официальным каналам клуба, если только завсегдатаи не выдавали наличные напрямую.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Менеджер, увидев, что Чи Ван дает такие солидные чаевые, отнесся к нему с новообретенной теплотой. Довольно скоро на счет Чи Вана поступило 50 000 юаней.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Радость на лице Чи Вана была неподдельной; его щеки раскраснелись, а глаза заблестели, как капельки воды. У него практически были яркие, блестящие яйца-пашот* вместо глаз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>ПП: Это метафора, которая подчеркивает, что глаза персонажа выглядят блестящими и выразительными, как будто они наполнены светом и жизнью. Это выражение создает образ живых, сияющих глаз, полных эмоций и радости.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Пятьдесят тысяч! Я готов соревноваться с вами, богатые люди, в любой день! (Ложь.)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Эй, если вы не возражаете, я хотел бы называть вас папочками! (Правда.)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Переполненный благодарностью, Чи Ван значительно смягчил отношение к Се Сихэну:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Старший, не хочешь чего-нибудь выпить? У нас в наличии есть все виды напитков. Или, может быть, ты хотел бы отдохнуть? У нас есть комната отдыха, где ты можешь вздремнуть, прежде чем продолжить игру. Как насчет этого?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн взглянул на сияющую улыбку Чи Вана. Его тон был спокойным, с неуловимой сдержанностью:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Не нужно, мы уходим.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он бросил взгляд на Цзо Цяньсина, который тут же воскликнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— О, точно, мы уходим! Видишь? Мы намного щедрее Сяо Фу. Не позволяй Сяо Фу одурачить тебя!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван, хихикая, сделал серьезное лицо и искренне сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Будьте уверены, я преданный кэдди клуба Млечный Путь. Я строго придерживаюсь правил клуба и никогда не сделаю ничего, что могло бы запятнать его репутацию!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Менеджер клуба, проходивший мимо, услышал это и перевел взгляд на Чи Вана. Этот новичок не только очаровал крупных клиентов, но и высоко отозвался о клубе — определенно стоит развивать!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин и Се Сихэн ушли, направляясь к своей машине.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>По дороге Цзо Цяньсин небрежно заметил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Этот парень интересный. Неудивительно, что Сяо Фу что-то в нем разглядел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Несмотря на свое, казалось бы, небрежное поведение, Цзо Цяньсин был гораздо проницательнее, чем казался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Публичное товарищество Цзо Цяньсина с Сяо Фу не отражало его реальной преданности. В частном порядке он встал на сторону Се Сихэна. Естественно, он должен был убедиться, что Чи Ван не попадет в лапы Сяо Фу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн, вероятно, разделял те же намерения. Цзо Цяньсин ценил это в Се Сихэне; хотя его слова могли быть резкими, его действия были добрыми. Именно это сделало их отношения такими прочными.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Еще один день спасения невинного юноши вместе с Се Сихэном.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн, однако, никак не прокомментировал слова Цзо Цяньсина. Когда они садились в машину, он обернулся, чтобы посмотреть назад.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Вдалеке стоял Чи Ван, отмахиваясь от них, его улыбка была яркой и лучезарной, как солнце. Он практически светился, излучая юношескую жизненную силу и тепло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он улыбается как ребенок, — подумал Се Сихэн. — ...На самом деле, симпатичный.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Другие кэдди в тот день также получили солидные чаевые благодаря клиентам Чи Вана. Хотя правда о крупных суммах не была секретом, большинство были искренне благодарны за общую неожиданную прибыль.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Конечно, некоторые интересовались, сколько получил сам Чи Ван. Но поскольку клуб обрабатывал транзакции, знал только менеджер, и Чи Ван не собирался афишировать это.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Несмотря на первоначальный трепет от получения такой неожиданной прибыли, Чи Ван быстро почувствовал себя неловко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Именно так обстоит дело с людьми, которые слишком долго были бедны, — размышлял он.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Поразмыслив весь день, он пришел к решению. Деньги не должны давить на его совесть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Без колебаний он достал свой телефон и пожертвовал 10 000 юаней благотворительной организации, предоставляющей питание детям в отдаленных районах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Даже после пожертвования у него все еще оставалось 40 000 юаней.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Теперь, когда его разум успокоился, Чи Ван ощутил ясность и облегчение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>После окончания своей смены Чи Ван встретился с Кун Тяньси и подарил ему новую гитару.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Кун Тяньси был поражен. Он открыл чехол и обнаружил высококачественную модель Yamaha, мгновенно оценив ее качество:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— ... Ты действительно купил это для меня?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван ухмыльнулся, сверкнув выступающим клыком:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Конечно. Ты думал, я блефую? Я выполняю свои обещания.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Кун Тяньси почувствовал комок в горле, неожиданно растроганный.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>С тех пор как он попал в общество, он привык к поверхностным отношениям — лести, когда дела шли хорошо, предательству, когда дела шли плохо. Невыполненные обещания и забытая дружба были нормой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Поначалу он не придал большого значения небрежным заверениям Чи Вана. Честно говоря, даже когда он помог Чи Вану найти работу, это было не просто по доброй воле — в их предыдущей ссоре осталась какая-то затаенная злоба. Если бы Чи Вану пришлось несладко в роли кэдди, это была бы маленькая, приносящая удовлетворение месть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Но этот жест, этот бескорыстный и искренний поступок, ошеломил его.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Взрослый мужчина, готовый расплакаться, спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ты подарил мне такую дорогую гитару... Что за отношения у нас теперь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Друзья, конечно! Что еще? — озадаченно ответил Чи Ван. — Нам вообще нужно это говорить? Я думал, у нас возникло взаимопонимание.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Кун Тяньси: ... Отныне Чи Ван - мой лучший брат.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>В глубине души Кун Тяньси признавал Чи Вана настоящим братом, хотя и не мог заставить себя сказать это вслух.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван похлопал его по плечу и, как всегда, с улыбкой сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Если однажды я добьюсь успеха, я тебя не забуду. Когда я преуспею, ты тоже преуспеешь. Успех одного человека — это наш успех — вот наш девиз!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Кун Тяньси горячо кивнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Понял! Ты потрясающий, братан. Отныне я буду рассчитывать на тебя!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван ухмыльнулся и ободряюще хлопнул его по спине:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Предоставь это мне! Ни один из моих братьев никогда не заканчивает тем, что борется. Я даже устроил своего школьного приятеля, полного бездельника, в первоклассный университет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Кун Тяньси:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Я тебе верю!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Действия Чи Вана говорили громче слов. Он был вспыльчивым и находчивым, но все же выполнял свои обязательства. Для Кун Тяньси это делало его достойным уважения — настоящим старшим братом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Этот парень… Я последую за ним куда угодно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Доставив гитару, Чи Ван умчался на свою репетиторскую работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Потому что независимо от того, сколько денег он зарабатывал, он оставался непоколебимым. Работа была превыше всего!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>