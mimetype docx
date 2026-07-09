--- v0 (2026-05-07)
+++ v1 (2026-07-09)
@@ -30,3059 +30,6067 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чи Ван вернул хаски его владельцу, завершив тем самым свою подработку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Старший, увидев тяжело дышащую собаку с высунутым языком, был очень доволен и попросил Чи Вана приходить ежедневно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван был в восторге — еще одна подработка обеспечена.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>После полутора часов пробежки Чи Ван был весь в поту. Вернувшись в общежитие, он принял душ. Раздеваясь, он заметил на колене синяк, темно-фиолетовый и блестящий. Он даже не помнил, когда успел удариться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>После душа он смочил полотенце в горячей воде и приложил его в качестве теплого компресса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>После оказания первой помощи он взял у Ло Ляньюня ноутбук для работы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>К счастью, и Ло Ляньюнь, и Шу Тинью были «совами», поэтому ему не нужно было беспокоиться о том, что звук печатания будет им мешать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>К тому моменту, когда Чи Ван закончил свою работу, он потратил около пяти часов и заработал всего 100 юаней. Низкая эффективность затрат его не впечатлила.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тем не менее, он не смог найти лучших альтернатив, которые бы вписывались в его график на данный момент. Он мысленно отметил, что нужно присматриваться к другим видам подработок, но решил пока обойтись тем, что есть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Несколько дней спустя Чи Ван взял отпуск на других работах, чтобы присутствовать на собеседовании на должность кэдди.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Зная, что место престижное, он надел свой «новый» наряд — тот самый, который купил для вечеринки и с тех пор не носил. Хотя он и ассоциировал эту одежду с невезением, он рассудил, что в его жизни и так полно невезения. Он решил дать наряду еще один шанс, в конце концов, он обошелся ему более чем в 500 юаней.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>После нескольких пересадок в автобусе Чи Ван почувствовал головокружение. При всей своей выносливости и энергии у него была одна явная слабость: его сильно укачивало в транспорте. Даже автобусы вызывали у него тошноту, а запах выхлопных газов на улицах часто вызывал у него рвотные позывы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Это была единственная по-настоящему неприятная часть его работы; со всем остальным он мог справиться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Когда он прибыл на место проведения собеседования, процесс оказался на удивление быстрым. Собеседующий задал всего несколько простых вопросов, прежде чем сразу же одобрил его кандидатуру; такая простота казалась почти невероятной.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>После приема на работу Чи Ван прошел краткий инструктаж. Его наставник, опытный кэдди по имени Чжун Цзинь, объяснил ему практические аспекты работы. Чи Ван сразу же начал называть его Учитель, что рассмешило Чжун Цзиня и значительно смягчило его отношение к Чи Вану.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Оказавшись на поле, Чи Ван начал понимать, почему новобранцев на должность кэдди отбирали так легко — все они были привлекательными. Его наставник, Чжун Цзинь, не был исключением, излучая солнечное обаяние наряду со своей привлекательной внешностью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Неудивительно, что Чи Вана так быстро приняли на работу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>К концу дня Чи Ван освоился и составил окончательный график работы — всего два выходных дня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Работа казалась идеальной, и Чжун Цзинь щедро делился советами и предостережениями, даже некоторыми негласными правилами профессии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>В этот момент обычное жизнерадостное настроение Чжун Цзиня сменилось серьезностью. Он предупредил Чи Вана, чтобы тот строго придерживался своей роли и избегал ненужного вмешательства в дела клиентов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван понял намек и согласно улыбнулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Стремление к социальному восхождению? Если бы он захотел, он мог бы начать еще в старшей школе, когда одна богатая девушка предложила ему приютить его.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Теперь, когда он об этом подумал, он действительно обладал лицом, которое, казалось, привлекало богатых женщин. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Похоже, мой природный внутренний денежный магнит снова проявился, — задумчиво произнес он с самоиронией.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Получив новую подработку, настроение Чи Вана еще больше улучшилось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>В свою первую официальную смену в выходные Чи Ван надел форму, выданную гольф-клубом. Взглянув в зеркало, он подумал, что выглядит великолепно, и попросил Чжун Цзиня сфотографировать его.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он отправил фотографию в групповой чат своего общежития.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ло Ляньюнь: [Ух ты, отлично выглядишь!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Шу Тинью: [Солидарен.jpg]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван: [Краснеющее лицо.jpg]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван: [Не устраивайте беспорядок в общежитии, пока меня нет — поддерживайте чистоту и не оставляйте мусор повсюду.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Шу Тинью: [Хорошо, не волнуйся. Хорошей тебе смены!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван: [Я принесу вам напитки, когда вернусь!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Шу Тинью: [! Люблю тебя, детка! Муа, муа, муа!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван: [Прекрати эту отвратительную фигню.jpg]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>В рабочее время пользоваться телефонами было запрещено, поэтому Чи Ван запер свой телефон в шкафчике для хранения и последовал за Чжун Цзинем на улицу, чтобы встретить прибывающих гостей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>По дороге Чжун Цзинь дал ему небольшой совет:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Будь инициативным. Гости сами выбирают себе кэдди, но кэдди также могут влиять на гостей. Если ты сможешь удержать гостя, это никогда не будет плохо. Будь внимателен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван благодарно кивнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Спасибо, Учитель! Понял!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>В мире еще есть хорошие люди! Как только я заработаю денег, я угощу Учителя обедом!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>К въезду на поле для гольфа медленно подъезжали роскошные автомобили. Несколько кэдди уже отправились приветствовать гостей. Чжун Цзинь легонько толкнул Чи Вана и прошептал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Выбери гостя за рулем Кенигсегга. У него хороший характер. Поторопись, пока кто-нибудь другой к нему не подошел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван неловко замер.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Учитель, а какой из них Кенигсегг?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чжун Цзинь:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— …Тот, что с седыми волосами. Красивый парень с седыми волосами. Иди!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван рванулся вперед, но все же был на шаг медленнее. Его опередила симпатичная девушка-кэдди, первой схватив сумку для гольфа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Черт возьми. Чи Ван переключил внимание и подошел к другому гостю, тоже весьма эффектному, и взял его сумку для гольфа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сяо Чэнфэн проигнорировал симпатичную девушку-кэдди, которая бросала на него кокетливые взгляды. Вместо этого он повернулся к Сяо Фу и сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Брат, давай поспорим. Если я выиграю, ты отдашь мне тот участок земли на западе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сяо Фу холодно усмехнулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Я приехал сюда отдохнуть, а не брать на себя лишние обязанности. Не стоит меня перегружать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Пока они шли к клубному зданию, кэдди следовали за ними по пятам. Хотя все кэдди были привлекательными, люди их статуса давно уже привыкли к красивой внешности — красивые мужчины и красивые женщины вряд ли были чем-то новым.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сяо Чэнфэн пожаловался:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Недавно Се Сихэн меня подставил, и отец меня отчитал. Он даже перепоручил один из моих проектов Сяо Чжиюаню. Я не могу позволить ему меня переплюнуть. Помоги мне, брат, ты же мой настоящий брат!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Услышав имя «Се Сихэн», Сяо Фу насторожился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Что ты такого сделал, чтобы его разозлить?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сяо Чэнфэн пожаловался:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ничего особенного. Просто Лу Сяо влюблен в него уже целую вечность, и я подумал, раз мы выросли вместе, почему бы не сохранить все в рамках семьи? Поэтому я немного… подтолкнул его с помощью лекарств.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сяо Фу усмехнулся:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— И что? Это сработало?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сяо Чэнфэн ответил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Должно было сработать. Эта штука была дорогой, и я достал ее через свои каналы. Но почему-то это обернулось против меня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Настроение Сяо Фу заметно улучшилось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Хорошо задумано, но немного непрофессионально. Не сфотографировал? Настоящее веселье заключается в том, чтобы запечатлеть его неловкие моменты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сяо Чэнфэн выглядел потрясенным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Я бы не посмел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сяо Фу, теперь уже в приподнятом настроении, уступил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ладно. Если ты выиграешь, западные земли будут твоими. Но бизнес есть бизнес — никаких скидок я тебе не дам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сяо Чэнфэн усмехнулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Договорились! Ты лучший, брат.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Идущий позади них Чи Ван не мог не удивиться. Какова вероятность? Я столкнулся с людьми, которые питают неприязнь к Се Сихэну!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Внезапно Сяо Фу обернулся и обратился к Чи Вану:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Иди подожди меня вон там. Не трогай мои клюшки. Понял?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван выпрямился, улыбнулся и кивнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Понял.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сяо Фу замер, увидев лицо Чи Вана.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Подними голову.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван колебался, но послушно поднял голову, чтобы встретиться взглядом с Сяо Фу. Его юношеские черты лица были острыми и вызывающими, в глазах читалась свирепость. Серьги-гвоздики блестели в его ухе, придавая ему вид, с которым нелегко было связываться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сяо Фу замер в изумлении. Лицо показалось ему смутно знакомым, и его тон неожиданно смягчился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ты здесь новенький?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван спокойно ответил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Да, господин.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сяо Фу спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— А ты умеешь играть в гольф?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван ответил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Я немного научился, но у меня это не очень хорошо получается.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сяо Фу усмехнулся, насмешливо подняв брови.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Хорошо, посмотри, как я буду играть позже. Я тебя научу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван был озадачен, но сохранял профессиональную улыбку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Если это не доставит вам слишком много хлопот, господин.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сяо Фу просто сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Это не проблема.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Затем он потянулся за своей сумкой для гольфа, что было довольно редким поступком для человека его статуса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Обратившись к симпатичной девушке-кэдди, сопровождавшей Сяо Чэнфэна, он велел:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Принеси еще один напиток.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Затем он спросил Чи Вана:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Что ты любишь? Пьешь коктейли?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван: …Почему это меня так беспокоит?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он неловко ответил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Господин, я не могу пить алкоголь. У меня ужасная устойчивость к нему. Апельсиновый сок мне подойдет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сяо Фу кивнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Конечно. Ты слышала? Принеси стакан апельсинового сока.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Девушка-кэдди быстро ответила, но с завистью взглянула на Чи Вана.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван: …Я гетеросексуал, но почему мне кажется, что мой «гей-радар» срабатывает?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он почувствовал себя неловко, и его еще больше встревожило то, как Сяо Фу завязал с ним более непринужденный разговор.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ты все еще учишься?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван честно ответил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Да, в этом году я перешел на второй курс.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сяо Фу заметил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Второкурсник? Значит, тебе лет 19 или 20? Ты выглядишь как старшеклассник — максимум 17, 18.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван сухо прибавил к своему возрасту год, чтобы совпасть с предположением Сяо Фу, сказав:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— В этом году мне 19.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Подобные ситуации не рассматривались на тренировках Чжун Цзиня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тем не менее, Сяо Фу, похоже, не возражал против скованности Чи Вана и продолжил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Оставь мне свои контактные данные.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван ловко уклонился от ответа:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Господин, у меня сейчас нет с собой телефона. Не могли бы вы добавить меня в друзья? Я приму ваш запрос, как только закончу работу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Выражение лица Сяо Фу смягчилось, а суровый взгляд заметно повеселел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Конечно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он сделал короткую паузу, а затем сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Не нужно называть меня господином. Меня зовут Сяо Фу. Можешь называть меня Фу-гэ или просто Сяо Фу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван: …чешет голову.jpg.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Скрепя сердце, он согласился:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Фу-гэ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Стоявший рядом Сяо Чэнфэн замер в оцепенении. Как только он открыл рот, чтобы что-то сказать, он передумал. Вместо этого он незаметно сделал снимок и отправил его в групповой чат:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сяо Чэнфэн:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>[Брат наконец-то расцвел! Он засыпает этого парня вопросами, словно готов вручить ему свидетельство о браке. Здесь определенно что-то происходит!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чат взорвался от обсуждений.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>[Подожди, он что, неравнодушен к кэдди? Серьезно?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>[Его нельзя винить. Парень действительно очень симпатичный]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>[Значит, Сяо Фу нравятся парни? Никогда бы не подумал, что так получится]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тем временем Цзо Цяньсин, узнав о пикантных сплетнях, немедленно втянул в конфликт Се Сихэна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин: [Помнишь того гитариста из бара? Это он! И знаешь что — Сяо Фу от него без ума!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн: [?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин: [Сяо Фу нравятся мужчины!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн: …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн: [Где?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин: [Где что?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн: [Где Сяо Фу?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин: [О, в гольф-клубе Млечный Путь, в восточном филиале. Почему nы спрашиваешь?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн: [Готовь мои клюшки. Мы идем в клуб]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин: ?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин: [Ты что, навлекаешь на себя неприятности?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн: [Иди ты]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн: [Завтра пойдем] </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин: [Что? Не сегодня? Возможно, Сяо Фу завтра даже в гольф играть не будет]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн ничего не ответил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тем временем Чи Ван оставался в напряжении. Как кэдди, он получил от Сяо Фу указание сидеть под зонтиком и просто наблюдать за его игрой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>На соседнем столе стоял стакан апельсинового сока и несколько изысканно оформленных десертов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чи Ван был в замешательстве. Лицо отражает сердце, верно? Черты лица Сяо Фу кричат о проблемах — у него точно скверный характер. Если он предложит мне остаться, а я откажусь, меня изобьют?</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чи Ван был в замешательстве. Лицо отражает сердце, верно? Черты лица Сяо Фу кричат ​​о проблемах — у него точно скверный характер. Если он предложит мне остаться, а я откажусь, меня изобьют?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Хотя у Чи Вана был некоторый боевой опыт, он сомневался, что сможет справиться с Сяо Фу. Сяо Фу был высоким, широкоплечим и мускулистым, с бицепсами, обнаженными под майкой без рукавов. Один его удар, рассчитал Чи Ван, свалил бы его с ног.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Не говоря уже о том, что богатые люди часто действовали без зазрения совести. Учитывая очевидную легкость, с которой Сяо Фу подсыпал наркотики людям, например, Се Сихэну, что, если бы он решил подсыпать что-нибудь и Чи Вану?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>С этой мыслью Чи Ван не осмелился прикоснуться к апельсиновому соку. Он послушно сидел и наблюдал, как Сяо Фу и Сяо Чэнфэн играют в гольф.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сяо Фу, явно опытный игрок, быстро забил мяч. Оба кэдди были заняты им и Сяо Чэнфэном, а Чи Ван все это время просто сидел сложа руки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Закончив игру, Сяо Фу, довольный своим выступлением, щедро раздал каждому кэдди красные конверты по 10 000 юаней.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван получил вдвойне — две толстые пачки наличных денег на общую сумму 20 000 юаней.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван был ошеломлен. Хотя Чжун Цзинь упоминал, что самые высокооплачиваемые кэдди могут зарабатывать до 300 000 юаней чаевых, испытать это на себе было совсем другим делом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Эти богачи действительно относились к деньгам, как к игровым кошелькам из Монополии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Выходные выдались напряженными: на дежурстве находилось более 15 кэдди. Сяо Фу только что раздал 160 000 юаней, как будто это было пустяком!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Даже Сяо Чэнфэн, несмотря на поражение, забил несколько мячей. Он дал каждому кэдди по 3000 юаней и округлил чаевые Чи Вана до аккуратных 10 000, наградив его еще 7000 юаней.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже Сяо Чэнфэн, несмотря на поражение, забил несколько мячей. Он дал каждому кэдди по 3000 юаней и округлил чаевые Чи Вана до аккуратных 10 000, наградив его еще 7000 юаней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чи Ван: …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Его глаза расширились, как блюдца.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Я богат!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Это в очередной раз подтвердило легендарную теорию о «природном внутреннем денежном магните»!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Но если серьезно, это просто недопустимо!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>