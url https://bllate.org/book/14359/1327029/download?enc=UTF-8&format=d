--- v0 (2026-05-10)
+++ v1 (2026-07-09)
@@ -30,2147 +30,4275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Несмотря на шок, Чи Ван быстро огляделся вокруг. Когда к нему вернулись воспоминания, он невольно закрыл лицо руками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он с опозданием заметил дискомфорт в теле. Хотя его болевой порог был выше, чем у большинства, боль и остаточное ощущение жара было трудно игнорировать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Придя в себя, Чи Ван повернул голову набок. Там, спиной к нему, лежал мужчина — без рубашки, его бледная, нефритовая кожа виднелась на широких плечах. Хотя большая часть его тела была скрыта одеялом, четко очерченные линии его мускулистого тела были хорошо видны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван: …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ощущение влажности и холода между ног внезапно обрело смысл. Это было не ночное недержание: хотя Чи Ван не ел свинину, он видел, как бегают свиньи. Ему не нужно было объяснение, чтобы понять, что произошло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он глубоко вздохнул, осознавая всю абсурдность ситуации. Взглянув на спортивные часы на запястье, он увидел, что было 5 утра. Летнее солнце уже взошло. Обычно в это время он просыпался и отправлялся на свою ежедневную 45-минутную пробежку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Вспоминая прошлое, он не мог вспомнить, почему вчера так рано почувствовал сонливость. Единственным правдоподобным объяснением был сок, который он выпил на вечеринке. Возможно, он выпил слишком много, или, может быть, в нем содержался алкоголь, который он не заметил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Но сейчас было не время раздумывать. Была только одна задача: уйти, прежде чем этот человек проснется.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван попытался встать с кровати, но почувствовал резкую боль в пояснице. С громким стуком он упал на пол.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Боли были несильные — просто онемение. Взглянув вниз, он понял, что вся его одежда исчезла. Даже нижнего белья не осталось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Хуже того, на его теле были следы прошлой ночи. Повсюду были едва заметные отметины, в том числе едва различимый след от укуса на внутренней стороне бедра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Опираясь на кровать, Чи Ван поднялся и его взгляд встретился с взглядом парня, лежащего на кровати.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван: …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Парень сел, нахмурив брови в суровом, мрачном выражении. Его поразительно красивое лицо, обрамленное черными глазами, словно покрытыми инеем, смотрело на Чи Вана с непостижимым вниманием. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Неловкость была очевидна. Чи Ван осознавал, насколько плохо это выглядит. В конце концов, он помог этому человеку прошлой ночью, потому что тот был в состоянии опьянения, а ситуация вышла из-под контроля. Какая нелепость!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Параноик, несомненно, мог бы подумать, что Чи Ван воспользовался его уязвимостью. Но Чи Ван, потеряв при этом свою «чистоту», не чувствовал необходимости смиряться. Более того, он сам оказался жертвой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Собравшись с духом, Чи Ван притворился равнодушным и с праведным видом сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Мне ведь не нужно платить за номер, правда?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>В тот момент, когда он заговорил, он осознал, что у него охрип голос. Испугавшись, он в замешательстве потянулся рукой к горлу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн: …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>С таким же хриплым голосом Се Сихэн ответил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Нет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Солнечный свет проникал сквозь полуоткрытые занавески, освещая лица обоих с поразительной ясностью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван заметил, как на холодном лице Се Сихэна тлеет едва уловимая злость; его взгляд был пронизан подавленной яростью. Однако, так же быстро, мужчина, казалось, подавил свои эмоции и восстановил контроль над собой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван решил, что пора отступать. Быстро найдя свою одежду, он схватил футболку с изножья кровати и заметил брюки, свисающие с края — одна штанина была зажата под Се Сихэном. Он без слов вырвал их и, не утруждая себя поисками нижнего белья, надел их.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Накинув футболку, он сухо пробормотал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Я ухожу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Прежде чем Се Сихэн успел отреагировать, Чи Ван выскочил из спальни.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Как только он дошел до двери, он вспомнил о бутылке минеральной воды, которую он выпил вчера вечером. Пошарив в кармане, он достал две монеты, предназначенные для оплаты проезда в автобусе, и положил их на барную стойку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Взяв телефон с дивана, он тихонько закрыл за собой дверь, стараясь не издать ни звука.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Выйдя из отеля, Чи Ван наконец-то смог проверить свой телефон. Ло Ляньюнь отправил более пятидесяти сообщений. Пролистав до последнего, Чи Ван замер, читая его.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>[Списание средств за проживание в общежитии — начисляются штрафные баллы.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Это было похоже на удар молнии в ясный день.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Забудь об этом, забудь. Просто участвуй в большем количестве клубных мероприятий, чтобы компенсировать штрафные баллы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Было чуть больше 5 утра, слишком рано для отправления автобусов. Стиснув зубы, Чи Ван потратил целое состояние на такси, чтобы вернуться в общежитие.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Оказавшись там, он схватил чистую одежду и направился прямо в душ. Однако, когда вода хлынула на него, он подумал о новой проблеме.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тот парень не использовал средства защиты. Это означало потенциальные риски для здоровья.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван не был из тех, кто увлекается азартными играми, особенно учитывая его полосу невезения. Этот парень, Се Сихэн, был бесспорно красивым парнем, явно часто останавливавшимся в отелях. Уже одно это вызывало подозрения. Если он был из тех, кто любит развлекаться, кто знает, сколько венерических заболеваний он мог переносить?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>В основе таких мыслей Чи Вана лежал не злой умысел. Его первые шаги в мире работы, особенно в старших классах школы, познакомили его с более суровой стороной ночной жизни. В то время, из-за неопытности и плотного графика, у него было мало возможностей найти высокооплачиваемую подработку. Работа в баре была редкостью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Два года в такой обстановке многому его научили. Он познакомился с бесчисленным количеством привлекательных мужчин и женщин, многие из которых вели неблагополучную жизнь. Случайные связи были обычным явлением, а слухи о перекрестном заражении распространялись как лесной пожар. Наслышавшись ужасных историй, Чи Ван не хотел рисковать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он потратил дополнительное время, чтобы тщательно помыться. Его бедное, хрупкое тело пострадало, некоторые участки опухли — не больно, но определенно неудобно при движении.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Одевшись, Чи Ван вышел из ванной и поскользнулся на мокром пятне. Он чуть не упал, но успел удержаться за подоконник. К несчастью, острый край порезал ему палец и потянул струйку крови.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван: …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он вздохнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Обработав рану антисептиком и заклеив пластырем, Чи Ван забрался в постель к Ло Ляньюню и бесцеремонно разбудил его, встряхнув.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Вставай.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ло Ляньюнь сонно приоткрыл глаза.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— …Куда ты делся прошлой ночью?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ты нашел себе девушку?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Упоминание об этом сразу же оживило Ло Ляньюня. Гордо улыбаясь, он сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Пока нет, но я получил ее номер, и мы сразу нашли общий язык.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван кивнул и сменил тему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Как назывался тот сок, который мы пили вчера?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ло Ляньюнь без колебаний ответил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— О, это, наверное, был фруктовый сидр. Недорогой, и девушкам он очень понравился. Это сидр марки TEMPT — датский фруктовый напиток.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Так и знал! — подумал Чи Ван. Вслух он пробормотал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— …Но привкуса алкоголя не было.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Именно поэтому он нравится девушкам, — объяснил Ло Ляньюнь. — Он сладкий и фруктовый. Даже Шу Тинью его полюбил. Он уже поискал информацию о нем в интернете и вчера вечером заказал 12 бутылок за 180 юаней. Отличная сделка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Эх.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Увидев редкое для Чи Вана обеспокоенное выражение лица, Ло Ляньюнь не мог не заинтересоваться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Что случилось?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ничего.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Просто ему придется потратить деньги.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван взглянул на расписание, прикрепленное к стене. Их первое занятие было только в 9 утра, а больница открывалась в 8:30. Ему придется взять отгул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тем временем, после ухода Чи Вана, Се Сихэн снова лег.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Рассеянно потянувшись к одеялу, он схватил мужские боксеры с изображением мультяшной овечки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн: …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он бросил нижнее белье на кровать и сел, нахмурив брови.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Спустя мгновение он встал с кровати и резко стянул одеяло. Серые простыни были испачканы влажными пятнами, и контраст был разительным. Хуже того, ткань была усеяна белыми пятнами, бросающимися в глаза на приглушенном фоне.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Контраст серого и белого был особенно резким, и его невозможно было игнорировать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн пощипал переносицу и беззвучно выдохнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он наклонился, чтобы достать телефон из-под кровати, и набрал номер Цзо Цяньсина. Как только звонок соединился, он сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Приезжай сюда.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Услышав его тон, Цзо Цяньсин сразу почувствовал неладное. Взглянув на время, он пробормотал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Сейчас всего 5 утра. Что случилось?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>В ответ Се Сихэн, не сказав ни слова, повесил трубку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин: …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он даже не сказал, где находится, куда мне теперь идти?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Смирившись, Цзо Цяньсин отправил сообщение с просьбой сообщить местонахождение Се Сихэна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>У Се Сихэна было несколько мест, где он мог переночевать, и в данный момент было неизвестно, где именно он находится. К счастью, он ответил, указав адрес.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тем не менее, Цзо Цяньсин не хотел выходить в это время. Как он объяснил Сяо Чэнфэну, Се Сихэн часто страдал от хронической бессонницы, что, естественно, делало его вспыльчивым.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Разве не так корейские айдолы сходят с ума, когда не высыпаются? — подумал Цзо Цяньсин. Се Сихэн еще не достиг такого уровня, но его вспышки гнева могли быть очень сильными. Его холодное, отстраненное поведение обманывало окружающих, заставляя думать, что он какой-то недостижимый «принц-айсберг», но на самом деле он больше походил на спящий вулкан — готовый извергнуться при малейшем поводе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Брат Сяо Чэнфэна, Сяо Фу, любил провоцировать Се Сихэна, что приводило к многочисленным ссорам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин прибыл в отель Минлун и трижды постучал в дверь Се Сихэна. Дверь открылась.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Увидев Се Сихэна в халате, Цзо Цяньсин уже собирался войти, когда его взгляд упал на кое-что еще. На его лице расплылась хитрая улыбка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Что это у тебя на шее?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн замер, рефлекторно проведя рукой по шее. Выражение его лица стало еще холоднее, а голос прорезал воздух, словно мороз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Входи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин благоразумно замолчал и последовал за ним в комнату. Его любопытство разгоралось, когда он оглядывался по сторонам в поисках подсказок. Его усилия увенчались успехом — он заметил тихое гудение стиральной машины и заглянул в главную спальню, где, как оказалось, постельного белья не было.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ого. Что-то определенно произошло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин хотел спросить, но не осмелился, предпочтя неловко устроиться на диване.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тем временем Се Сихэн подошел к барной стойке. Заметив две оставленные на ней монеты, он остановился. Подняв их, он некоторое время смотрел на них, прежде чем положить в ящик под стойкой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин, почувствовав, что молчание затянулось слишком надолго, и наконец спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ну, что?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ледяной взгляд Се Сихэна пронзил его насквозь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Лу Сяо подсыпал мне какой-то наркотик. Чья это была идея?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин замер, на его лице отразился притворный ужас.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ты переспал с Лу Сяо?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Попытка спровоцировать его — выполнена.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн не клюнул на приманку. В его темных глазах горел холодный блеск.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Сяо Чэнфэн к этому причастен?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Приманка не сработала.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин потер нос, решив не играть в игры.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Не знаю. Вчера вечером Сяо Чэнфэн вытащил меня выпить. У меня до сих пор похмелье.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Иди проведи расследование и все разузнай.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— …Хорошо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Прошла целая ночь, — подумал Цзо Цяньсин. — У них было предостаточно времени, чтобы замести следы. Найти хоть что-нибудь будет непросто. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Но Цзо Цяньсин также понимал, что дело не в раскрытии правды, это был предлог для мести Се Сихэна. Его методы были очевидны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Не удержавшись, Цзо Цяньсин поддразнил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Так с кем ты переспал прошлой ночью? Какие у тебя были ощущения в первый раз?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Тебе хочется умереть?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин: …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ладно, ладно. Сообщение получено — у тебя плохое настроение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сдерживая желание рассмеяться, Цзо Цяньсин с притворной обеспокоенностью спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ты думаешь, есть какие-то проблемы с безопасностью? Ты, э-э, использовал средства защиты?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Попытка спровоцировать его — выполнена.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Убирайся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Приманка не сработала.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Понял.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Значит, он не использовал средства контрацепции?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин не мог не заметить, что Се Сихэн не выглядел особенно разгневанным. Даже его обычное утреннее ворчание стало менее выраженным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>На самом деле, теперь, когда он присмотрелся… не стали ли темные круги под глазами у Се Сихэна светлее?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Погоди-ка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>У него не только побледнели темные круги под глазами, но и цвет лица стал выглядеть здоровее, почти сияющим.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин: …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Потеря девственности заставила его сиять?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Нет, нет. Это практически вампиризм — словно он высосал из кого-то жизненные силы!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Дело закрыто!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>