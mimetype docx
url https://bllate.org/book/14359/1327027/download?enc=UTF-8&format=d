--- v0 (2026-05-07)
+++ v1 (2026-07-10)
@@ -30,2547 +30,5075 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>500 юаней не были даны просто так. Ло Ляньюнь потребовал, чтобы Чи Ван использовал их на покупку новой одежды и нарядов, чтобы произвести впечатление.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван отнесся к этому скептически.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Зачем так наряжаться? Разве я не затмлю твою славу?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ты не понимаешь, — ответил Ло Ляньюнь. — Чем красивее ты выглядишь, тем больше девушек привлекаешь. Чем больше девушек, тем меньше у них шансов. Тогда они наконец-то обратят внимание на нас, холостяков.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Отлично.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван пошел за покупками, таща за собой Ло Ляньюня и Шу Тинью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Выбор мужской одежды был невелик, и Чи Ван не любил ничего кричащего. Он стремился к простоте, поэтому закончил покупки менее чем за полчаса. Однако пару обуви он выбрал тщательно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>После этого, пока Ло Ляньюнь и Шу Тинью продолжали просматривать сайты, Чи Ван сел поиграть на телефоне и стал ждать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он редко заходил в интернет или следил за трендами в социальных сетях. Даже на телефоне он предпочитал играть в простые игры, такие как Candy Crush.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Возможно, это была из-за изнуряющей жара, но Чи Ван чувствовал необычное беспокойство.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Когда Ло Ляньюнь и Шу Тинью наконец закончили покупки, Чи Ван передал им свои приобретения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Отнесите и мое. Мне нужно идти на работу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ло Ляньюнь пристально посмотрел на него.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ты просто не можешь остановиться, не так ли?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Как только Чи Ван решил вернуться к работе, его настроение мгновенно улучшилось. Значит, дело было в том, что беспокойство было вызвано отсутствием работы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Рабочее место Чи Вана во время его работы в стартапе, естественно, находилось в интернет-кафе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Его подержанный компьютер за 800 юаней не справлялся с многочисленными необходимыми ему офисными программами — он постоянно зависал. Поэтому он купил месячный абонемент в кафе, зарезервировав себе компьютер. В краткосрочной перспективе это оказалось дешевле, чем покупать новый компьютер, но в долгосрочной — уже не так выгодно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он планировал накопить на новый ноутбук, но денег у него пока не было.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван устроился на своем обычном месте в кафе и выполнил большую часть своих онлайн-задач на день, оставив немного мелкой работы на вечер.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Завтра должна была состояться вечеринка, которая, по словам Ло Ляньюня, займет весь вечер. Чи Вану придется взять выходной от репетиторства, немного невыгодно, но ничего страшного. Он решил помочь Ло Ляньюню найти девушку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Часы тянулись незаметно, пока Чи Ван с головой погружался в свои задачи. Он даже успел немного опередить график завтрашней работы, оставив небольшую часть на потом, после вечеринки, чтобы ее скомпилировать и отправить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Как выглядит «десять лет опыта работы до окончания университета»? Вот оно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>К выходным Чи Ван почувствовал тревогу и понял, что ему нечего делать. Взяв у Ло Ляньюня игровой ноутбук, он закончил оставшиеся дела, собрал данные и сводки и отправил их своей коллеге, Ян-цзе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ян-цзе ответила ему сообщением:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>[Так быстро?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван ответил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>[Да. Не могли бы вы отправить это руководителю группы позже? У меня сегодня другие планы.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сестра Ян сразу все поняла.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>[Поняла. Не волнуйся. Отправлю послезавтра.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>[Усугубляя общественный хаос.jpg.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Работа в стартапе, где нужно было эффективно использовать ресурсы, означала быстрое достижение результатов, но при этом необходимо было проявлять осторожность — преждевременное завершение работы лишь порождало новые задачи. Чи Ван усвоил это на собственном горьком опыте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>После окончания дневных занятий Чи Ван и его соседи по комнате подготовились к вечеринке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Хотя Чи Ван сам не был заинтересован в поиске партнера, он знал основы того, что значит быть хорошим помощником, и старался прилагать усилия.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он принял душ, подстригся ножницами, сбрил почти несуществующую щетину и полностью отдался моменту. Одетый в черную футболку с яркими принтами и черные брюки-карго, он выглядел невероятно стильно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Увидев его, Ло Ляньюнь свистнул и показал большой палец вверх.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Отлично выглядишь, чувак!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван, ничуть не смутившись, принял комплимент. В детстве он так часто слышал похвалы, что почти перестал их замечать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Шу Тинью тем временем продолжал жевать острые закуски из пакетика. Ло Ляньюнь застонал и в отчаянии схватился за голову.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Прекрати есть, свинья! Положи, почисти зубы и принеси жвачку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Я иду только за едой, — пробормотал Шу Тинью, неохотно, но послушно, поставив закуски и отправившись чистить зубы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван нахмурился, глядя на Ло Ляньюня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Не нужно быть таким строгим. Ты напугаешь ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Тебе бы помолчать! — парировал Ло Ляньюнь. — Ты Шу Тинью постоянно выговариваешь!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван пожал плечами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Это не выговор. Я просто немного повысил голос.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Когда Шу Тинью вернулся с свежевычищенными зубами, Ло Ляньюнь наконец раскрыл местонахождение вечеринки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Отель Цзинью? — Чи Ван поднял бровь. — Это пятизвездочный отель. С каких это пор вы такие богатые?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ло Ляньюнь выпятил грудь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Нас 24 человека, и мы внедряем модель «более обеспеченные студенты субсидируют менее обеспеченных». Каждый вносит 500 юаней. Встреча состоит из трех частей: ужина для знакомства, караоке для более глубокого общения и ночного барбекю. Все расходы мы оплачиваем сами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— … Звучит довольно необычно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Точно! И девушки из другого университета просто потрясающие — по крайней мере, половина пар должна собраться. А самое главное, придет королева кампуса! Она великолепна!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— О.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Шу Тинью, с блестящими глазами, спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Значит, мы сможем поесть дважды? А можно взять еду домой?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ло Ляньюнь:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Разговоры с этими двумя не принесли ему ни малейшего чувства удовлетворения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тем временем Цзо Цяньсин получил звонок от Сяо Чэнфэна с просьбой привести Се Сихэна на вечеринку по случаю дня рождения Лу Сяо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Одно только упоминание имени Лу Сяо вызвало у Цзо Цяньсина головную боль.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Се Сихэн занят. Сам позови его.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Не могу, — пожаловался Сяо Чэнфэн. — Ты к нему ближе всех. Сделай это сам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ни за что. Он может еще спать, и если я его разбужу, меня отругают. Ты берешь на себя ответственность?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Он все еще спит после обеда? — Сяо Чэнфэн был потрясен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ты же знаешь, какой у него беспорядочный график. Люди, страдающие от недосыпа, всегда раздражительны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— …Уф. Ну, попробуй все-таки его убедить. Лу Сяо скоро уезжает за границу, и может пройти несколько лет, прежде чем он вернется. Он так давно влюблен в Се Сихэна. Он устроил здесь вечеринку по случаю дня рождения только для того, чтобы увидеться с ним.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Эммм, Се Сихэн натурал. Лу Сяо должен просто сдаться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сяо Чэнфэн парировал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ну же! Ты помогаешь или нет? Лу Сяо относится к тебе как к старшему брату. Не мог бы ты исполнить хотя бы одно его желание?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин замялся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— …Хорошо, я спрошу его, но не могу гарантировать, что он согласится.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он повесил трубку и отправил сообщение Се Сихэну. Подождав некоторое время, он получил ответ, свидетельствующий о том, что Се Сихэн проснулся. Он объяснил, почему Лу Сяо пригласил его на вечеринку по случаю дня рождения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн не ответил сразу, но Цзо Цяньсин к этому привык. После непродолжительной паузы он получил сообщение с просьбой указать адрес. С облегчением Цзо Цяньсин отправил его и добавил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>[Я тебя заберу.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн ничего не ответил, что Цзо Цяньсин воспринял как согласие.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Затем он позвонил Сяо Чэнфэну.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Он едет. А как же твой брат?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Он не придет, — сказал Сяо Чэнфэн. — Ни за что не приглашу его. Если он и Се Сихэн встретятся, они снова поссорятся, и это испортит день рождения Лу Сяо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Хорошо, — сказал Цзо Цяньсин. Убедившись, что никаких проблем не возникнет, он схватил ключи от машины и поехал за Се Сихэном.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>*** </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тем временем Чи Ван и его компания прибыли в отель. Вечеринку организовал однокурсник с их факультета, чья семья располагала достаточными средствами и оплатила большую, просторную отдельную комнату.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Помещение было хорошо оборудовано и подходило для небольшой коктейльной вечеринки — более чем достаточно для неформальной встречи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван не ожидал, что мероприятие будет таким формальным. Многие из присутствующих парней были одеты в костюмы и галстуки, создавая атмосферу собрания агентов по недвижимости.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ло Ляньюнь чуть не упал в обморок, увидев это. Наклонившись к Чи Вану, он прошептал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Я же им в групповом чате говорил, чтобы не одевались слишком нарядно! Мы же студенты — что-нибудь повседневное подошло бы! А теперь посмотри… они все выглядят как страховые агенты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван с трудом сдержал смех, опасаясь привлечь к себе внимание. Однако, заметив парня в пиджаке и галстуке, дополненных шортами и кроссовками, он не смог сдержаться. Повернув голову, он прикрыл рот рукой и тихонько усмехнулся. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ло Ляньюнь издал отчаянный вздох.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Вскоре появились девушки, большинство из которых были одеты в яркие и элегантные наряды, а за ними витал нежный аромат. По сравнению с нелепо наряженными юношами, они казались богинями, спустившимися к простым смертным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ло Ляньюнь стиснул зубы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Нам конец. Из наших ребят только сносно выглядят семеро или восьмеро. Остальные… уф.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>На этот раз Чи Ван открыто рассмеялся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ха-ха-ха.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ло Ляньюнь закатил глаза.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Когда большинство посетителей собралось, официанты начали подавать еду. Шу Тинью с энтузиазмом взял в руки палочки для еды, и разговоры между юношами и девушками завязались сами собой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Как и предсказывал Ло Ляньюнь, Чи Ван быстро оказался в центре внимания. Сама королева кампуса вместе с двумя подругами заняли места прямо перед ним, их интерес к нему был очевиден.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Пока королева беседовала с Чи Ваном, его теплая улыбка и естественные навыки общения поддерживали непринужденную атмосферу. Его взвешенные ответы и непринужденное обаяние заставляли девушек загораться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ло Ляньюнь не удивился. «Король странных работ» в совершенстве овладел искусством понимания людей — умение точно знать, что сказать тому или иному человеку, было базовым навыком выживания.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Увидев завязавшуюся оживленную беседу, Ло Ляньюнь тактично извинился и оставил их в покое.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Глаза Чи Вана расширились. Он был ошеломлен тем, что его так называемый «помощник» бросил его в такой критический момент. Неужели Ло Ляньюнь не понимал, что разговор вот-вот перейдет в стадию «обмена контактной информацией»?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Без поддержки Чи Ван был вынужден полагаться на себя. К счастью, выпитое им в большом количестве сока послужило предлогом. Он извинился и отправился в туалет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Отель Цзинью был огромным и роскошно обставленным, и Чи Вану потребовалось некоторое время, чтобы найти туалет. Закончив, он понял, что не помнит, откуда пришел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он написал Ло Ляньюню сообщение с просьбой сообщить номер комнаты, но ответа не получил. Убрав телефон, он решил положиться на свою память, чтобы найти обратный путь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Когда он шел, кто-то вышел из комнаты и толкнул его. Чи Ван тут же отступил в сторону и извинился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Извините.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он попытался пропустить человека, но тот схватил его за руку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Прежде чем он успел поднять голову, из комнаты вышел другой человек и прижался к первой фигуре.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Сихэн-гэ, позволь мне отвести тебя обратно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Это имя заставило Чи Вана поднять голову. Он увидел холодный профиль Се Сихэна, в темных глазах которого кипела непостижимая эмоция, а все его поведение излучало подавленное раздражение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Не нужно. Он меня отведет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Его голос был холодным, с легкой хрипотцой. Чи Ван, удивленный тем, что на него указали, подумывал спросить, знакомы ли они, но передумал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Вместо этого он спокойно поддержал руку Се Сихэна и сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Да, я отведу его обратно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Лу Сяо, глядя на Се Сихэна со смесью нежелания и раздражения, помедлив, выпалил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Какие у вас с ним отношения?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Прежде чем Се Сихэн успел ответить, Чи Ван улыбнулся и сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Мы друзья. Не волнуйся, я позабочусь о том, чтобы он благополучно вернулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>С этими словами Се Сихэн потянул Чи Вана за воротник, его шаги были быстрыми и целеустремленными, в них чувствовалось явное напряжение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван, как всегда терпеливый, не стал возражать. Он оглянулся и увидел, как Лу Сяо, раздраженно топает ногами в такт музыке, а его хрупкое лицо омрачено сожалением. Внезапно по спине пробежал холодок, когда до него дошло, что Лу Сяо, возможно, действительно испытывает чувства к Се Сихэну.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Добравшись до лифта, Се Сихэн наконец отпустил руку, в его ауре все еще кипело раздражение. Низким, напряженным голосом он произнес:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Отведите меня в номер 908.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Хорошо, — для Чи Вана помочь не составляло труда.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он потянулся, чтобы нажать кнопку, когда Се Сихэн добавил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Нет. Отведи меня в другой отель.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Столько запросов!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Держа телефон в руке, Се Сихэн слегка дрожал, произнося:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Твой платежный код.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван растерянно моргнул, прежде чем открыть QR-код. Се Сихэн отсканировал его и перевел ему 800 юаней.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— !!!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Благодетель! Все это для меня?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Отвези меня в отель Минлун, — сказал Се Сихэн.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Конечно, мой щедрый благодетель! — с преувеличенным энтузиазмом ответил Чи Ван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн был слишком измотан, чтобы спорить, и его настроение явно было ужасным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван, принеся на встречу легкую темно-красную рубашку — полагая, что она может послужить импровизированной курткой для замерзшей девушки, — так и не воспользовался ею. Вместо этого он снял ее и обернул вокруг талии Се Сихэна, обеспечив ему скромную защиту.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Практичный и внимательный, — подумал Чи Ван. По крайней мере, это будет хорошо выполненная работа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван, слегка покраснев, ярко улыбнулся, его губы изогнулись в открытой и радостной улыбке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Меня с детства называли «другом девочек». Не нужно меня благодарить. Просто пользуйся — возвращать не нужно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Действительно, в школьные годы Чи Ван незаметно помогал многим девушкам в неловкие моменты, когда у них неожиданно начинались месячные. Его чуткость осталась неизменной и в университете.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн ненадолго закрыл глаза. Его лицо было холодным, фарфорово-белым, с болезненной бледностью от долгого пребывания без солнечного света. Темные круги под глазами подчеркивали его строгие, аристократические черты, придавая ему холодный вид. Но теперь по его коже разлился легкий румянец, вены на висках слегка выступали, он боролся с тем, что казалось раздражением или истощением.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он молчал, его самообладание было подорвано до физической слабости. Чи Ван поддержал его, обняв за талию и поддерживая большую часть его веса. От этого усилия Чи Ван осознал, насколько он тяжелый, но его это не беспокоило, сил у него было предостаточно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван помог ему добраться до отеля Минлун.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Прибыв на место, Се Сихэн сумел собраться с мыслями и проинструктировать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Отведи меня в комнату 1015.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>