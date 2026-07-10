--- v0 (2026-05-10)
+++ v1 (2026-07-10)
@@ -30,2131 +30,4243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Цзо Цяньсин продолжал болтать, пока они уходили.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ты этого не видел, но этот парень нанес один левый хук и один правый хук, сбив с ног трех здоровяков — бац! Вот так, молниеносно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн, равнодушно, сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Давай вернемся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Подожди, я хочу увидеть больше, — ответил Цзо Цяньсин.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Но Се Сихэн уже двинулся вперед. Цзо Цяньсин крикнул ему вслед: «Эй!» и поспешил догнать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Почему ты так спешишь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн проигнорировал его.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Цзо Цяньсин почувствовал, что с Се Сихэном сегодня что-то не так. Он не мог понять, что именно, но, почувствовав, что тот действительно спешит, он неохотно отложил свое любопытство по поводу Чи Вана и отвез Се Сихэна обратно в кампус.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тем временем из переулка вышли Чи Ван и Кун Тяньси, которые, несмотря на недавнюю ссору, выглядели на удивление дружелюбными.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Несколько мгновений назад они были готовы перегрызть друг другу глотку, а теперь спокойно обсуждали ситуацию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван похлопал Кун Тяньси по спине успокаивающим тоном.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Давай в следующий раз не будем прибегать к насилию, ладно? Это только создаст тебе проблемы. Конечно, я занял твое место — это моя вина. Но я уже ушел, так что я тебе больше не мешаю. Может, помиримся?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Только что избитый, Кун Тяньси не мог возражать. Он не ожидал, что Чи Ван, такой худой и хрупкий на вид, бьет так сильно. Все еще потирая синяки, он пробормотал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Хорошо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Что еще он мог сказать? Этот, казалось бы, хрупкий молодой парень обладал бойцовской точностью, нанося удары по самым уязвимым местам с быстротой и силой. Он явно не был новичком в драках — он дрался так, словно пережил преступный мир.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван добавил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Так… разве ты не должен компенсировать мне это другим выступлением?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Глаза Кун Тяньси расширились от недоверия.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Я? Выплатить тебе компенсацию?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван рассуждал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Я уволился, чтобы не расстраивать тебя. Разве ты не должен мне новую работу?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Кун Тяньси хотел выругаться, но, опасаясь силы Чи Вана, сдержался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— …Какую работу ты хочешь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван задумчиво погладил подбородок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Что-нибудь похожее на игру на гитаре. Я кое-что знаю — эрху, скрипку, фортепиано. Просто найди мне похожую работу, которая не будет мешать моим занятиям. Договорились?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Кун Тяньси:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Если бы у него были такие связи, разве он до сих пор играл бы в малоизвестной группе, зарабатывая три-четыре тысячи юаней в месяц?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Увидев его выражение лица, Чи Ван сдался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ладно. Похоже, тебе тяжело. Забудь об этом; я сам что-нибудь придумаю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Это замечание неожиданно смягчило негодование Кун Тяньси. Оно заставило его поверить, что Чи Ван действительно бросил работу гитариста ради него.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Хотя его враждебность немного поутихла, это мало что изменило. Если бы не избиение, Кун Тяньси совсем не стал бы так вежливо разговаривать с Чи Ваном.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>И все же он поймал себя на мысли:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Дай мне свои контактные данные. Я поищу что-нибудь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Губы Чи Вана изогнулись в лучезарной улыбке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Конечно, вот, пожалуйста.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Кун Тяньси:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Что-то было не так.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Прежде чем он успел что-либо понять, Чи Ван добавил его в друзья в социальных сетях, помахал на прощание и направился к автобусной остановке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>После того как Чи Ван скрылся из виду, двое избитых парней вместе с Кун Тяньси наконец заговорили:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ты действительно собираешься найти ему работу?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чувствуя себя униженным, Кун Тяньси проворчал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Я просто так сказал это. Если бы у меня были такие связи, разве я до сих пор играл бы на гитаре в этой отвратительной группе?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Справедливое замечание, — пробормотал один из парней, морщась от боли и держась за бок. — Этот парень пинается как мул. Я до сих пор не оправился от того удара, это действительно больно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Так бывает, когда кто-то много дрался — он точно знает, куда бить. Тяньси, может, тебе стоит оставить его в покое? Ты же уже сказал, что найдешь ему работу. Просто сдержи обещание; иначе, вдруг он снова на тебя набросится? — предложил другой парень.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Кун Тяньси:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>В автобусе Чи Ван наконец заметил длинную царапину на внешней стороне руки. Кровь капала на пол.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он схватил несколько салфеток, чтобы вытереть пол в автобусе, выбросил их в мусорное ведро и вышел на остановке рядом с клиникой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ему нужна была прививка от столбняка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>В небольших клиниках было недешево — 400 юаней за одну инъекцию. Чи Ван поморщился от цены, но решил, что это того стоит. Поездка в крупную больницу и обратно на автобусе заняла бы более двух часов, а время для него было деньгами. Он мог четко расставлять приоритеты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Вот почему Чи Ван не любил драться. У него был высокий болевой порог, и он часто даже не замечал травм до тех пор, пока они не появлялись позже. Раньше, когда у него не было денег, ему везло, он избежал инфекций. Теперь, когда он мог себе это позволить, экономить здесь не стоило.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>После того, как Чи Вану сделали укол и врач в клинике наложил ему повязку, он заплатил еще 25 юаней за услугу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Заработок за день, полученный за работу на выезде, фактически пропал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Со вздохом Чи Ван вернулся в кампус.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>По дороге обратно в автобусе ему позвонили. Увидев определитель номера, у него разболелась голова. Он на мгновение собрался с мыслями, прежде чем ответить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Привет, мама, — сказал он, намеренно сохраняя легкий и веселый тон.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он не ожидал многого, но, услышав, как мать тут же попросила денег, он все равно почувствовал себя беспомощным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Прошло всего полмесяца. Ты уже потратила все деньги, которые я тебе отправил?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Его тон невольно выровнялся, став спокойным и размеренным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Я знаю, что болезнь Чи Чэна обходится дорого, но я еще не закончил учебу… Забудь об этом. Я переведу тебе деньги в WeChat.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Повесив трубку, Чи Ван отправил деньги, и у него осталось всего 800 юаней на текущие расходы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ладно, работа не могла остановиться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Просьба Чи Вана к Кун Тяньси найти ему подработку была лишь попыткой забросить широкую сеть — он не придавал этому большого значения. Ему все еще нужно было выделить время на поиски чего-то нового.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Вернувшись в общежитие, первым делом он направился в душ. Из-за палящей летней жары температура на улице превышала 40°C, и даже ночью было невыносимо душно. Из-за работы в сфере обслуживания ему приходилось принимать душ как минимум три раза в день.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>После душа он чуть не поскользнулся, когда выходил из ванной. Удержавшись на ногах, ухватившись за стену, он немедленно повернулся к Шу Тинью с суровым выражением лица. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Тебе нужно отжать швабру, прежде чем пользоваться ею. Теперь иди еще раз хорошенько вымой пол. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Шу Тинью: QAQ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Шу Тинью неохотно поставил свой шуршащий пакет чипсов и взял швабру, чтобы снова вымыть пол.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ло Ляньюнь, наблюдая, как с Шу Тинью обращаются, словно со служанкой, принял драматическое выражение лица и с притворным негодованием произнес:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ваше Величество, я должна разоблачить благородную наложницу Чи за незаконные связи, нарушающие гармонию внутреннего дворца!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Прожив вместе так долго, все они знали о невероятной способности Чи Вана спотыкаться на пустом месте. Это была легендарная черта, которую он демонстрировал с самой первого вечера их совместного проживания. Тогда он эффектно соскользнул от дверного проема общежития к входу в ванную, а затем, пытаясь встать, плавно превратился в идеальное средство для вытирания пола.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Шу Тинью, ничего не понимая в тот момент, подумал, что Чи Ван демонстрирует свою гибкость, и даже зааплодировал, восхищаясь его ловкостью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Лишь острый взгляд Ло Ляньюня уловил мгновенную неловкость, выдававшую импровизированную попытку Чи Вана сохранить лицо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>По мере того как «выходки» Чи Вана становились все более частыми, Шу Тинью в конце концов понял, что это всего лишь злоключения невезучего парня, пытающегося извлечь максимум пользы из сложной ситуации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Услышав саркастический комментарий Ло Ляньюня, Шу Тинью бросился защищаться, поджав губы, словно готовый расплакаться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ваше Величество! Меня обидели! Я… я не могу защищаться от таких обвинений!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван сохранил невозмутимое выражение лица.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Вымой пол. Не уснешь, пока он не высохнет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Шу Тинью обреченно пробормотал «хорошо» и старательно вымыл пол еще три раза под пристальным взглядом Чи Вана, пока он как следует не высох. Затем он повернулся к Чи Вану с многообещающей улыбкой, ожидая похвалы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван осыпал его несколькими комплиментами, отчего Шу Тинью расплылся в глупой улыбке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Именно тогда Ло Ляньюнь заметил бинты на руке Чи Вана. Он спросил об этом, ничуть не удивившись — для Чи Вана травмы не были чем-то необычным. В общежитии всегда были запасы бинтов и мази от ран именно из-за него.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Объяснение Чи Вана не содержало ничего нового.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Когда он упомянул, что потерял работу в баре и не знает, что делать дальше, Ло Ляньюнь предложил вариант.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— А как насчет работы менеджером данных у онлайн-инфлюенсера? Например, повышать статистику поклонников знаменитостей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван обдумал это, но покачал головой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Слишком утомительно и мало отдачи. К тому же, у меня уже есть онлайн-задачи, и они будут пересекаться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Его работа в стартап-компании, предполагающая выполнение монотонных задач и невысокую оплату, позволяла эффективно использовать свободное время, поэтому он был доволен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Несмотря на то, что Чи Ван брался за самые разные подработки, он стремился извлечь из каждой из них ценный опыт. Постепенное накопление навыков в конечном итоге позволило бы ему найти высокооплачиваемую работу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Например, работая в баре, он освоил игру на барабанах и бас-гитаре. Хотя у него еще не было возможности попрактиковаться, у него уже была сформированная ментальная модель. Со временем и при наличии возможностей он сможет их освоить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Вот почему Чи Ван, несмотря на то, что не потратил ни юаня на формальное обучение, знал так много музыкальных инструментов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>В отличие от Чи Вана, Ло Ляньюнь не имел опыта. Хотя его семья была обычной, будучи единственным ребенком, он был избалован. Он получал 2500 юаней в месяц на проживание — это самый высокий уровень дохода среди студентов вузов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он подрабатывал в интернете, занимаясь увеличением объема интернет-трафика и зарабатывая 60 юаней в день, но не воспринимал это всерьез.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Поэтому он не мог дать Чи Вану много советов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван лишь между делом спросил и не ожидал от Ло Ляньюня ничего полезного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Внезапно Ло Ляньюнь спустился с кровати, обнял Чи Вана за плечи и льстиво сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Приходи на вечеринку в эти выходные, ладно? Помоги своим братьям. Если придешь, то соберется толпа красивых девушек из соседнего университета. Счастье наших ребят из STEM-направлений будет зависеть от тебя!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван выглядел обеспокоенным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Мне нужна новая работа. У меня почти закончились деньги.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Но королева кампуса из другого университета просто потрясающая! Длинные черные волосы — она похожа на более молодую версию Девушки с молочным чаем*! — настаивал Ло Ляньюнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>ПП: Девушка с молочным чаем – Чжан Цзэтянь – китайская бизнесвумен и инвестор, главный консультант по моде в люксовом бизнесе JD.com. Она получила первоначальную известность благодаря популярности фотографии, на которой она держит молочный чай, и получила прозвище «Девушка с молочным чаем».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван вздохнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Пропуск смены вызывает у меня беспокойство — словно по мне ползают муравьи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ло Ляньюнь:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Шу Тинью с удовольствием переводил взгляд с одного на другого, весело жуя чипсы и наслаждаясь зрелищем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Наконец, Ло Ляньюнь захлопал в ладоши.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Хорошо, а как насчет такого варианта: если ты придешь на вечеринку, мы с Шу Тинью скинемся по 500 юаней, чтобы тебя спонсировать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Шу Тинью был ошеломлен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Какое это имеет отношение ко мне? Я даже не ищу девушку!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Шу Тинью, ростом 1,9 метра, с ненасытным аппетитом и детской непосредственностью, больше заботился о еде и развлечениях, чем о личных отношениях, в отличие от Ло Ляньюня, который стремился к общению.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ло Ляньюнь бросил на него разочарованный взгляд.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— У нас в общежитии так много холостяков, что несколько сотен юаней с каждого за первоклассную вечеринку это не так уж много. Можно есть все, что захочешь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Слегка пуская слюни, Шу Тинью спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Там будут лобстеры? Большие крабы?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Да! И того, и другого будет предостаточно! — заверил его Ло Ляньюнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Шу Тинью повернулся к Чи Вану с умоляющим взглядом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Я помогу! Пожалуйста, Чи Ван, пойди с нами! Мы так давно не ходили гулять с нашей компанией!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>В конце концов, Чи Ван уступил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Хорошо, раз Сяо Юй настаивает, я пойду. Но… деньги мне не нужны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Говоря это, он многозначительно посмотрел на Ло Ляньюня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ло Ляньюнь мгновенно все понял — Чи Ван был словно родственник на Китайский Новый год, отказываясь от красных конвертов и незаметно открывая карман, чтобы их принять. С притворной серьезностью Ло Ляньюнь заявил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Как ты можешь отказаться? Ты же наш помощник в знакомстве с красивыми девушками. Ты должен взять! Если нет, я буду вынужден обернуться против тебя!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Довольный Чи Ван притворился смущенным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Что ж, если вы настаиваете, полагаю, у меня нет другого выбора, кроме как согласиться!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>