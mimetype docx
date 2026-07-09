--- v0 (2026-05-21)
+++ v1 (2026-07-09)
@@ -30,211 +30,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>           Мужчина заметил его пристальный взгляд и презрительно усмехнулся: "Я не думаю, что тот, у кого нет особых экстрасенсорных способностей, может справиться с этим".</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>    Линь Фу не ответил. Обычный мужчина средних лет, каким он показался сначала, оказался молодым человеком дерзкого вида с копной ярко-рыжих волос, он с неприятным выражением на лице оглядывал его с головы до ног, как будто оценивал товар.</w:t>
+        <w:t>    Линь Фу не ответил. Обычный мужчина средних лет, каким он показался ему сначала, оказался молодым человеком дерзкого вида с копной ярко-рыжих волос, он с неприятным выражением на лице оглядывал его с головы до ног, как будто оценивал товар.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>    Это был Страж, и к тому же очень могущественный.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>    Линь Фу немедленно отказался от любых мыслей о сопротивлении и использовал свои экстрасенсорные способности, чтобы связаться со своим световым компьютером и отправить сообщение директору.</w:t>
-[...15 lines deleted...]
-        <w:t>    Молодой человек думал, что он бесполезный человек без экстрасенсорных способностей, и не предпринял никаких мер для блокирования экстрасенсорных сил, что позволило Линь Фу легко добиться успеха.</w:t>
+        <w:t>    Линь Фу немедленно отказался от любых мыслей о сопротивлении и использовал свои экстрасенсорные способности, чтобы связаться со световым компьютером и отправить сообщение директору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>    Молодой человек принял его за бесполезного парня без экстрасенсорных способностей, и не предпринял никаких мер для блокирования экстрасенсорных сил, что позволило Линь Фу легко добиться успеха.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>    Парень был полон уверенности в себе и презрения к окружающим.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>    Линь Фу медленно и с облегчением выдохнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>    С такими людьми легче иметь дело.</w:t>
-[...63 lines deleted...]
-        <w:t>    Видя его подавленное поведение, молодой человек, казалось, потерял к нем интерес.</w:t>
+        <w:t>    С такими людьми легко иметь дело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>    Его мышцы постепенно расслабились, но продолжая изображать страх, он испуганно спросил: "Чего ты хочешь от меня? Мы не знакомы".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>    Молодой человек ответил: "Не имеет значения, что ты меня не знаешь, главное, что я знаю тебя. Как насчет того, чтобы пойти со мной по-хорошему и избавить себя от возможных неприятностей?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>    Линь Фу отпрянул, его голос дрожал: "Куда?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>    Видя его подавленное поведение, молодой человек, казалось, потерял к нему интерес.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>    Он действительно считал его бесполезным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>    Прежде чем он успел осмотреться, его оглушил резкий запах, и он потерял сознание, откинувшись на спинку сиденья.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>    Когда он пришёл в себя, то обнаружил, что привязан к стулу, его шея, туловище и конечности были надежно закреплены ремнями шириной в два пальца, стягивающими его, а также почувствовал небольшую боль в руке.</w:t>
+        <w:t>    Когда он пришёл в себя, то обнаружил, что привязан к стулу, его шея, туловище и конечности были надежно закреплены ремнями шириной в два пальца, а также почувствовал небольшую боль в руке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>    Не глядя, он мог догадаться, что у него взяли кровь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>