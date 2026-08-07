--- v0 (2026-05-25)
+++ v1 (2026-08-07)
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С другой стороны, Гу Цзысин был оЧен оживленным. Только что получивший убийство и получивший волну миньонов, это сразу же привело его на безопасное и богатое положение. Вы не могли видеть маленькое пламя мести на другой стороне, но вы могли заметить его беспрепятственное продвижение с первого взгляда.</w:t>
+        <w:t>С другой стороны, Гу Цзысин был очень оживленным. Только что получивший убийство и получивший волну миньонов, это сразу же привело его на безопасное и богатое положение. Вы не могли видеть маленькое пламя мести на другой стороне, но вы могли заметить его беспрепятственное продвижение с первого взгляда.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,50 +590,82 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -750,50 +782,82 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -846,50 +910,82 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -1070,50 +1166,82 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -1166,50 +1294,82 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -1262,50 +1422,82 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -1358,50 +1550,82 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -1518,50 +1742,82 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -1614,50 +1870,82 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -1838,50 +2126,82 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -2638,50 +2958,82 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -2734,50 +3086,82 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -2958,50 +3342,82 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -3054,50 +3470,82 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -3150,50 +3598,82 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -3822,51 +4302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Этот пульсирующий круг был оЧен красивым. На этой ранней стадии игры счет был 3:1, EG лидировала с преимуществом в 3 тыс. золота, также башня WG на средней линии была снесена наполовину.</w:t>
+        <w:t>Этот пульсирующий круг был очень красивым. На этой ранней стадии игры счет был 3:1, EG лидировала с преимуществом в 3 тыс. золота, также башня WG на средней линии была снесена наполовину.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4142,50 +4622,82 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -4238,50 +4750,82 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -4334,50 +4878,82 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -4495,50 +5071,82 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты такой раздражающий!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>