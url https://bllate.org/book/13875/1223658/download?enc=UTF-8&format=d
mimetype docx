--- v0 (2026-05-19)
+++ v1 (2026-08-26)
@@ -14,3043 +14,1539 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Я как раз выходил из ванной, закончив принимать душ, когда зазвонил телефон.</w:t>
+        <w:t>Я только закончил принимать душ и вышел из ванной, как зазвонил телефон. Восемь утра. В такое время со мной мог связаться лишь один человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как я и ожидал, на светящемся экране высветилось имя Юн Сынжэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С чего это он решил написать первым?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён удивленно приподнял бровь и взял телефон в руки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Восемь утра. В это время мог позвонить только один человек.</w:t>
+        <w:t>Юн Сынжэ: ясегодняутромнеидунатренировку</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как и ожидалось, на ярком экране высветилось имя Юн Сынчжэ.</w:t>
-[...158 lines deleted...]
-        </w:rPr>
         <w:t>— Это еще что такое.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...895 lines deleted...]
-        <w:t/>
+        <w:t>Предложение, в котором днем с огнем было не сыскать пробелов, представляло собой жалкое зрелище. Е Хён каждый раз жаловался, что ему надоело расшифровывать эти послания, и просил писать нормально, но результат был налицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сущий ребенок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён небрежно положил телефон экраном вниз и начал собираться. Он стабильно посещал тренировки не только ради повышения уровня близости, так что собирался пойти туда даже без Юн Сынжэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одеваясь, Е Хён просмотрел список навыков, которые все еще были заблокированы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Сбор и разделка...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Навыки сбора и разделки он получил в то время, когда носился повсюду в поисках ингредиентов для зелий. Возможно, новые навыки не появляются случайным образом, а зависят от совершенных ранее действий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>До возвращения в прошлое он, опираясь лишь на смутные догадки, слишком поздно возобновил боевую подготовку. Но, видимо, время было упущено: новые навыки так и не появились, поэтому проверить эту теорию на практике не удалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён опустил взгляд на свои покрытые мозолями руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Если я буду упорно тренироваться начиная с этого момента, то шанс есть».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Второй навык он получил, когда достиг 30-го уровня. Получить боевой навык только на 30-м уровне — это, конечно, слишком поздно, но все же лучше, чем ничего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Меч ведь лучше всего подойдет?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён сжал кулаки и кивнул. Ему хотелось сражаться с монстрами лицом к лицу, а не полагаться на магию или боевую поддержку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Танкером быть нельзя, у нас уже есть Юн Сынжэ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы продолжить покорять Юн Сынжэ даже после выпуска из тренировочного лагеря, им придется хотя бы изредка объединяться в группу, так что приходилось учитывать совместимость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иногда попадались подземелья, где требовалось больше одного танкера, но, как правило, в группу брали только одного — это было стандартом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А лук... Не уверен, что смогу из него нормально стрелять».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён вытянул левую руку вперед, а правую оттянул назад, неловко имитируя натяжение тетивы, но быстро оставил эту затею.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прежде всего, он хотел за оставшиеся два месяца подтянуть физическую форму хотя бы до такой степени, чтобы выдерживать занятия по фехтованию до конца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён направился в ближайший к общежитию тренажерный зал. Юн Сынжэ отличался изменчивым характером и, игнорируя ближайшие залы, каждый раз выбирал номер по настроению, что доставляло немало хлопот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хм...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончив легкую разминку, Е Хён встал перед зеркалом с серьезным выражением лица. Около трех недель он крутился как белка в колесе, чередуя только тренировки и отдых, но как ни присматривался — мышц не прибавилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А вот у Юн Сынжэ мышцы растут как на дрожжах».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Имея под боком такой яркий объект для сравнения, как Юн Сынжэ, собственные изменения казались Е Хёну еще более медленными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён слегка приподнял край футболки, чтобы осмотреть живот. Даже когда он напряг нижнюю часть пресса, ничего не изменилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Или нет? Кажется, стал чуть тверже?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён похлопал себя по плоскому животу, склонив голову набок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, то ли ему показалось, то ли затылок и впрямь начало покалывать. Е Хён инстинктивно повернул голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Там стоял мужчина, одетый во все черное с головы до пят.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Квон Джухо?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...447 lines deleted...]
-        <w:t/>
+        <w:t>Осознав, кто перед ним, Е Хён резко отвернулся, словно увидел то, чего видеть не следовало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что Квон Джухо здесь делает? И почему он уставился на меня? Решил, что мои попытки разглядеть несуществующие мышцы выглядят нелепо?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поспешно поправляя одежду, мысленно возмущался Е Хён. Они смотрели друг другу в глаза от силы секунду, но ошибиться он не мог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мы ведь уже не раз пересекались взглядами».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Между бровей Е Хёна залегла глубокая складка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Непревзойденный номер один в рейтинге. Молчаливый гений. Самый быстрый охотник в мире. К имени Квон Джухо липли эпитеты, достойные разве что главного героя комиксов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но для Е Хёна он был как рыбья кость в горле. Когда Квон Джухо находился рядом, Е Хён чувствовал себя настолько неуютно, словно и впрямь подавился. И все из-за этого пристального взгляда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Потерпеть всего неделю. Одну неделю».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён незаметно искривил губы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Четыре раза в год, каждый квартал, когда обновлялся рейтинг охотников, к нему было приковано внимание не только самих охотников, но и обычных людей. Кто стал охотником S-ранга — это, конечно, была важная тема для обсуждений, но куда больший интерес вызывал вопрос: смог ли кто-нибудь пробиться сквозь монолитную верхушку топ-рейтинга?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Топ-20 охотников S-ранга практически никогда не уступали свои места. Зато внутри этой двадцатки велась ожесточенная борьба за позиции. Однако Квон Джухо удерживал первое место почти два года. Учитывая силу рангеров, чьи имена выстроились под его именем, это казалось чем-то из разряда фантастики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Благодаря этому подвиги Квон Джухо распространялись, словно героический эпос. То он одним ударом прикончил босса A-ранга, то в одиночку зачистил средние врата... Но среди всех этих невероятных достижений самым поразительным был тот факт, что он выпустился из тренировочного лагеря всего за неделю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён вяло почесал зудящий затылок. Можно было бы перейти в другое место, чтобы избежать общества Квон Джухо, но тогда это выглядело бы как поражение, а ему этого совсем не хотелось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Сейчас он никакой не номер один в рейтинге, а никто».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Бесит. Не нравится. Что он творит. Злит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...863 lines deleted...]
-        <w:t/>
+        <w:t>Е Хён заскрежетал зубами, вспоминая, какие мысли крутились в голове Квон Джухо, когда тот смотрел на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён вовсе не хотел иметь плохие отношения с номером один. Скорее, наоборот, он был бы не прочь наладить с ним связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мусор».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Квон Джухо невзлюбил Е Хёна с того самого момента, как тот начал крутиться вокруг да около, выжидая подходящий момент, чтобы поздороваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ради того, чтобы следовать за кем-то в качестве поддержки, Е Хён мог притвориться лучшим другом даже с тем, кто втайне его проклинал. Однако он делал это не потому, что ему нравилось унижаться. Когда сам номер один в рейтинге, толком ничего не зная, обесценил все его усилия и страдания, гордость Е Хёна была сильно уязвлена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, обида была такой сильной еще и потому, что их первая встреча с Квон Джухо пришлась на тот период, когда сестра Е Хёна только-только слегла, а сам он держался исключительно на злости и голом упрямстве.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Движимый сильным чувством протеста, Е Хён отказался даже от попыток просто познакомиться и развернулся. С того дня он начал избегать Квон Джухо в открытую.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И хотя Е Хён демонстративно держал дистанцию, отношение Квон Джухо не изменилось. Е Хён постоянно задавался вопросом, почему тот его так ненавидит и почему постоянно сверлит взглядом, ведь они даже словечком не перекинулись, но спрашивать не собирался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён отчаянно игнорировал Квон Джухо и сосредоточился на тренировке. Как назло, сегодня никого не было, и в просторном тренажерном зале находились только они вдвоем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То ли пристально пялиться на людей было привычкой Квон Джухо, то ли еще что, но затылок время от времени продолжало щекотать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...Может, хотя бы сейчас стоит с ним подружиться? Наверное, пока он меня еще не ненавидит?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сделав вид, что разминает поясницу, Е Хён покрутил корпусом вправо-влево, попытавшись украдкой осмотреться, и в итоге встретился с Квон Джухо прямым взглядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Квон Джухо смотрел на Е Хёна с абсолютно неулыбчивым лицом, но при этом не прекращал заниматься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён неловко приподнял уголки губ и отвел взгляд. Он и без зеркала знал, что у него сейчас преглупое лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Угх, как неловко».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Черты лица Квон Джухо были настолько выразительными, что в темных местах вроде подземелий на них ложились глубокие тени. Когда к его фирменному равнодушному выражению лица прибавлялись чернильные тени, от него исходила странная, давящая аура.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Другие говорили, что это выглядит круто, но Е Хёну, возможно, из-за комплекса неполноценности, казалось, что Квон Джухо смотрит на него с пренебрежением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несмотря на яркое освещение, в памяти всплыли ощущения от их встреч в подземельях. Осадок, копившийся долгое время, оказался куда сильнее, чем он думал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Думая о будущем, следовало бы хотя бы познакомиться, но, похоже, и на этот раз подружиться с Квон Джухо не выйдет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А то, что он еще и красавчик, бесит вдвойне».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён фыркнул, но тут же осекся. Похоже, он перенял эту привычку, постоянно таскаясь за Юн Сынжэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В итоге Е Хён отправился на обед раньше обычного. Попытки насильно игнорировать человека, постоянно маячащего перед глазами, изрядно потрепали ему нервы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юн Сынжэ прислал сообщение, спрашивая, где он, а затем пришел в столовую.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старший.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пришел? Знаешь, без тебя было скучновато.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видимо, болтать с Юн Сынжэ во время тренировок вошло в привычку, потому что в одиночестве было тоскливо. Юн Сынжэ самодовольно пожал плечами, всем своим видом показывая: «Я так и знал».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Говорят, сегодня будет испытание во вратах. Тоже пойдешь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А, точно. Было такое.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...447 lines deleted...]
-        <w:t/>
+        <w:t>Ассоциация охотников частенько открывала зачищенные малые врата, в которых оставалось с избытком времени до закрытия, специально для начинающих охотников. С тех пор как Ассоциация распалась на гильдии, они монополизировали врата и предоставляли к ним доступ лишь новичкам из своих рядов в качестве привилегии, поэтому Е Хён, будучи независимым, и думать забыл о существовании подобных испытаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я подам заявку и за тебя, ладно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне это не особо интересно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Насколько было известно Е Хёну, практику во вратах ввели из-за того, что многие охотники впадали в панику во время своей первой вылазки. Сам-то Е Хён ходил во врата как к себе домой, так что ему там будет лишь скучно и муторно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему? Ты же все равно будешь жаться по углам в одиночестве, если меня не будет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй, да когда это я?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хоть уровень близости и поднялся всего на 2 пункта, отношение Юн Сынжэ стало неуловимо дружелюбнее. Если поначалу он всем своим видом демонстрировал неприязнь и постоянно огрызался, то в последнее время все чаще досаждал ему, изводя своими ехидными подколками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тебе ведь не нравится быть одному.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Игриво усмехнулся Юн Сынжэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эм...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён потерял дар речи. Из-за того, что он постоянно таскался следом, Юн Сынжэ, кажется, сделал совершенно неверные выводы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Учитывая все сказанное ранее, отрицать было бессмысленно. Как бы обидно это ни было, в будущем ему поневоле придется продолжать липнуть к парню, так что было выгоднее оставить его в этом заблуждении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну да. Не нравится. Не нравится мне быть одному.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глупо бормоча себе под нос, Е Хён пошел вслед за Юн Сынжэ. По-своему Юн Сынжэ пытался о нем позаботиться, но вот радоваться этому или нет — вопрос спорный.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>