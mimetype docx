--- v0 (2026-05-25)
+++ v1 (2026-08-08)
@@ -14,3043 +14,1491 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Йехён выжидал удобного случая, чтобы погладить Юн Сынчжэ по голове, но никак не мог решиться, боясь, что привередливому Юн Сынчжэ это не понравится.</w:t>
-[...79 lines deleted...]
-        <w:t/>
+        <w:t>Е Хён то и дело выискивал удобный момент, чтобы погладить Юн Сынжэ по голове, но, опасаясь, что этот скрытный и колючий парень воспримет жест в штыки, никак не решался на активные действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С другой стороны, он ведь не собирался внезапно хватать его за руку или обнимать — всего лишь коснуться макушки. Пожалуй, сейчас, когда они немного сблизились, стоило попробовать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён с коротким смешком протянул руку и мягко взъерошил волосы Юн Сынжэ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Верю, верю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...223 lines deleted...]
-        <w:t/>
+        <w:t>Вьющиеся пряди шелковисто скользнули между пальцев. Ощутив под рукой неожиданную мягкость, Е Хён невольно улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В ту же секунду раздался мелодичный звон уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>---</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【system】 Уровень близости с «Целью покорения 4: Юн Сынжэ» повысился на 1 пункт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>---</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён уже и забыл, как приятно видеть это сообщение. Его улыбка стала ещё шире, а глаза довольно сощурились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Убери руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юн Сынжэ отозвался резковато, но руку не оттолкнул, лишь слегка наклонил голову в сторону.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Е Хён, наконец-то нащупавший способ поднять уровень близости, и не думал отстраняться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А это и правда работает.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...95 lines deleted...]
-        <w:t/>
+        <w:t>С блеском в глазах он рывком выпрямился и сел удобнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что работает?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почувствовав неладное, Юн Сынжэ осторожно отклонился назад.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты чего это вдруг?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...2495 lines deleted...]
-        <w:t/>
+        <w:t>— Эх ты, малец. Какой же ты всё-таки милашка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён рассмеялся и принялся обеими руками вовсю ерошить шевелюру парня. Под его ладонями аккуратно уложенные пряди превращались в пушистое облако.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Опешивший от внезапного сокращения дистанции Юн Сынжэ замер, словно сломанный механизм, но вскоре пришёл в себя и перехватил запястья Е Хёна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ай, хён, ты мне все волосы спутал! — проворчал он, высвобождаясь, будто его терпение окончательно лопнуло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего страшного. Ты и так красавчик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну, это само собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило Е Хёну бросить дежурную фразу, чтобы тот не обиделся, как Юн Сынжэ, выпятив губу, тут же с ним согласился. Е Хён лишь издал короткий смешок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юн Сынжэ и впрямь был хорош собой, но в его облике всё ещё сквозила детская пухлость, а черты лица казались мягкими, отчего он производил скорее милое впечатление. Это был «прекрасный росток», чей расцвет ожидался лет через пять, а то и десять. Было любопытно, откуда в нём берётся эта непоколебимая уверенность в себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Погоди, дай я поправлю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Под предлогом того, что он приводит причёску в порядок, Е Хён ещё какое-то время перебирал пушистые волосы Юн Сынжэ, но, к сожалению, уровень близости больше не рос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От досады Е Хён ткнул указательным пальцем в его щёку, всё ещё сохранившую детскую мягкость. Гладкая кожа без единой веснушки легко поддалась нажатию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вау, у тебя кожа просто отличная.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Искренне восхитившись, Е Хён легонько ущипнул его за щёку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да что ты постоянно делаешь? Если так хочется что-то потискать, тискай свои щёки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нельзя. Ощущения не те, — решительно отрезал Е Хён. Он и сам часто слышал комплименты своей коже, но подростки — это всё-таки подростки. Упругость была на совсем другом уровне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мягкость кожи Юн Сынжэ вызывала привыкание. Е Хён, закусив губу, чтобы не рассмеяться, принялся разминать его щёку, словно мягкий рисовый пирожок. Ему хотелось прикасаться к ней бесконечно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да какая там разница... Ай, хён! Хватит уже, имей совесть!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ха-ха-ха!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юн Сынжэ взорвался от негодования, но с растянутой щекой он выглядел до того забавно, что Е Хён в конце концов залился звонким смехом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>---</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【system】 Уровень близости с «Целью покорения 4: Юн Сынжэ» повысился на 1 пункт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>---</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видимо, несмотря на ворчание, парню это не так уж и не нравилось. Е Хён почувствовал странный прилив азарта от этого достижения. Сам того не замечая, он расслабился, и выражение его лица смягчилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Теперь я понимаю, почему сестра вечно тискала меня за щёки, — негромко пробормотал он. Строго говоря, она делала это только когда была пьяна, но могла гладить его по лицу до тех пор, пока он не начинал злиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У тебя есть сестра? — с любопытством спросил Юн Сынжэ. Когда Е Хён кивнул, тот удивлённо хлопнул глазами. — А сколько ей лет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй, она намного старше тебя. И даже не надейся, я вас знакомить не буду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О чём ты вообще? Кто просил меня знакомить? Руки убери! — Юн Сынжэ замахал руками, словно отгоняя назойливое насекомое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён, ловко уклоняясь от его выпадов, попытался ещё немного поприставать к парню, но уровень близости замер на отметке в 2 пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Может, есть какой-то откат?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С сожалением Е Хён отступил. Похоже, стоит взять за правило хотя бы раз в день касаться его головы или щёк.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, обычные тактильные контакты тоже сработают. Е Хён начал крутиться возле Юн Сынжэ активнее, чем обычно: то нарочно заденет плечом, то похлопает по спине, внимательно следя за реакцией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако уровень близости не только не рос, но Юн Сынжэ и вовсе начал коситься на него с подозрением, мол: «Что с этим хёном не так?». Понимая, что дальнейшие попытки могут дать обратный эффект, Е Хён быстро сдался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда подошло время обеда, Юн Сынжэ резко вскочил. Похоже, он и сегодня собирался улизнуть в столовую в одиночку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юн Сынжэ, подожди!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён торопливо слез с тренажёра и окликнул его. Ноги дрожали так сильно, что он едва не повалился на пол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что ещё?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я тоже иду в столовую, давай вместе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты теперь и есть со мной собрался? — Юн Сынжэ скорчил недовольную мину. Судя по тому, как он пытался незаметно исчезнуть во время обеда, Е Хён думал, что у него есть какая-то тайна, но, видимо, парню просто не хотелось проводить с ним весь день напролёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён и сам не горел желанием обедать в компании Сынжэ. Просто после того, как уровень близости поднялся дважды подряд, в нём проснулась жадность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапно он осознал, что превратился в навязчивого преследователя. Конечно, он и до этого волей-неволей лип к парню, но услышать такое в лоб было немного обидно. Мысленно проговорив про себя иероглиф «терпение», Е Хён сдержался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вдвоём ведь лучше, чем одному. Разве еда в одиночестве может быть вкусной?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хёну чудом удалось сохранить вежливую улыбку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Ну, как хочешь, — нехотя буркнул Юн Сынжэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перебрасываясь ничего не значащими фразами, они направились к столовой. Ещё на подходе в воздухе разлились аппетитные ароматы. Юн Сынжэ, видимо, изрядно проголодался, потому что его шаг заметно ускорился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Столовая в тренировочном лагере работала по системе шведского стола и славилась тем, что кормили здесь не хуже, чем в приличных отелях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наполнив свою тарелку умеренным количеством еды, Е Хён замер в изумлении, увидев гору риса, которую притащил Юн Сынжэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юн Сынжэ, ты правда собираешься всё это съесть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В миске для бибимбапа лежало количество риса, эквивалентное примерно четырём обычным порциям. Е Хён засомневался не только в том, переварится ли это, но и в том, влезет ли такой объём в человеческий желудок в принципе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это ты лучше скажи, ты вообще наешься этим? Положил себе всего ничего. Ешь как птичка, вот и хилый такой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно-ладно, молчу. Приятного аппетита.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён взял палочки рукой, которая мелко подрагивала от мышечной боли, и ласково улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С самого детства ему говорили, что улыбкой он очень похож на старшую сестру. А так как это означало, что улыбка у него как минимум приятная, Е Хён всегда старался лучезарно улыбаться в ситуациях, когда нужно было произвести хорошее впечатление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Став охотником, ему приходилось улыбаться, даже когда не хотелось, так что это была его стандартная «рабочая» улыбка, включавшаяся автоматически, словно у робота.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>---</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【system】 Уровень близости с «Целью покорения 4: Юн Сынжэ» повысился на 1 пункт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【system】 Уровень привязанности к «Цели покорения 4: Юн Сынжэ» повысился на 1 пункт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>---</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И тут совершенно внезапно подскочил уровень привязанности Юн Сынжэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А? Не есть, что ли?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён выкрикнул это рефлекторно. От повышения даже на один-единственный пункт его прошиб холодный пот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юн Сынжэ, собиравшийся отправить в рот полную ложку риса, замер и с недоумением уставился на Е Хёна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты... ты... нет, Юн Сынжэ. Так нельзя. Правда нельзя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я есть хочу. Ты что, отравил еду или типа того? — невинно переспросил Юн Сынжэ, ничего не понимая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Только не влюбляйся в хёна».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не мог сказать такую мерзость парню, чей уровень привязанности составлял всего единицу. От бессилия Е Хён лишь беззвучно открывал и закрывал рот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты только не будь таким доступным парнем, ладно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что за чушь... то есть, что за бред ты несёшь? Хён, ты иногда реально странный, ты в курсе? Хотя нет. Ты просто странный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юн Сынжэ принял завуалированную искренность Е Хёна за обычный бред. Он с нескрываемым изумлением покачал головой и наконец приступил к еде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парень уничтожал содержимое тарелки стремительно, но при этом на удивление аккуратно. Он ел с таким аппетитом, что на него было любо-дорого смотреть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Почему вдруг вырос уровень привязанности?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Е Хёна же аппетит окончательно пропал. Он лишь лениво ковырялся в тарелке, украдкой наблюдая за Юн Сынжэ. На всякий случай он попробовал улыбнуться ещё раз, когда их взгляды встретились, но Юн Сынжэ лишь равнодушно отвернулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В итоге их первая совместная трапеза подошла к концу, а Е Хён так и не разгадал причину внезапного скачка симпатии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>