--- v0 (2026-05-08)
+++ v1 (2026-07-08)
@@ -14,2531 +14,1251 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Йехён рано утром отправился на окраину Кёнгидо, где находился тренировочный лагерь.</w:t>
-[...1167 lines deleted...]
-        <w:t/>
+        <w:t>Рано утром Йехён отправился на окраину провинции Кёнгидо, где находился тренировочный лагерь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из вещей у него была лишь небольшая сумка с парой сменной одежды. Почти всё необходимое можно было получить в самом лагере, так что тащить с собой кучу барахла было бы только в тягость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За окном автобуса постепенно вырисовывались очертания территории лагеря. Впрочем, видно было только бесконечную стену.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синяя стена тянулась так далеко, что, казалось, ей не будет конца. Вопреки своему названию, Тренировочный лагерь Пробужденных по размерам не уступал целому городу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После регистрации в качестве Пробужденного пребывание в лагере было обязательным. Даже если человек знал, что пробудился, ни он сам, ни кто-либо другой не мог предсказать, когда, где и какая именно способность у него проявится. Поэтому в целях безопасности Пробужденных изолировали от общества.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Говорили, что за рубежом из-за этого поднимают шум, называя это нарушением прав человека, но в Корее подавляющее большинство Пробужденных поддерживало систему тренировочных лагерей. Не было особых причин протестовать против возможности жить без каких-либо ограничений в среде, идеально подходящей для пробуждения способностей, да ещё и получать за это финансовую компенсацию в виде пособия за всё время пребывания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже те, кто поначалу возмущался, через несколько дней жизни в лагере напрочь забывали о своих претензиях. Охотники, скитающиеся по Вратам, часто с ностальгией вспоминали лагерь, называя его раем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Не думал, что снова здесь окажусь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён с горечью смотрел на приближающийся въезд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во время своего первого пребывания в лагере он тоже был полон надежд и предавался сладким мечтам. По-дурацки, даже не подозревая о том, насколько сурова реальность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От бессонной ночи глаза нещадно ломило. Йехён надавил ладонями на веки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Для начала нужно найти Юн Сынжэ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Со временем, когда гнев немного утих, к нему постепенно вернулся рассудок. После возвращения в прошлое изменилась лишь одна вещь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он стал Игроком симулятора свиданий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как бы ему это ни не нравилось, это крошечное изменение было единственным, за что он мог ухватиться. Оставалось лишь надеяться, что эта соломинка не окажется гнилой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да где же носит этого Юн Сынжэ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён раздраженно проворчал, выходя из третьего тренажерного зала. На его гладком лбу блестели бисеринки пота.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первые четыре дня после прибытия в лагерь он не делал ничего другого, кроме как искал Юн Сынжэ, но тот словно сквозь землю провалился. И всё из-за того, что лагерь был до нелепости огромным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Методы тренировок, рекомендуемые в лагере, были крайне простыми: махать мечом, контактировать с огнем, прыгать с большой высоты — в общем, подвергать себя ситуациям, в которых могла проявиться способность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён, узнавший о том, что он Игрок, ещё до заселения в общежитие, просто делал вид, что повторяет за остальными, поэтому не знал наверняка, но, похоже, эти примитивные методы всё же работали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Следуя этой базовой концепции, в лагере было всё: от тренировочных площадок для ближнего боя до стрельбищ, бассейнов и зон для прыжков с высоты. К тому же, под предлогом создания комфортных условий для тренировок, постоянно возводились новые объекты. Только площадок для ближнего боя было шесть, а стрельбищ — три.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поскольку Юн Сынжэ ещё не знал, что станет танком, невозможно было даже предположить, какие тренировки он выбрал. Единственное, что оставалось Йехёну, — это кружить по тренажерным залам, которые были базовым и обязательным курсом для всех стажеров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тренажерных залов были десятки, и они были разбросаны по всему лагерю, так что только на перемещения уходило минимум шесть часов в день. Сначала это просто бесило, а теперь уже переросло в упрямство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Только дайте мне достичь 10-го уровня. Я ни за что не буду делать то, что велит этот квест».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дав себе это невыполнимое обещание, Йехён, тяжело дыша, вошел в первый тренажерный зал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы стать Охотником, нужно было пробудить способность — или навык, выражаясь языком окна статуса, — а затем пройти и успешно сдать экзамен на Охотника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На раскрытие способностей уходило в лучшем случае месяц, а обычно — два. Максимальный срок составлял полгода, но если пребывание в лагере затягивалось дольше трех-четырех месяцев, это практически означало, что человек так и останется непробужденным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ситуация Йехёна была парадоксальной: он знал, какой у него навык, но тот был заблокирован и недоступен. Поскольку на экзамене ему нечего было бы продемонстрировать, если бы он не получил навык Инвентаря через квест, то впустую потратил бы в лагере шесть месяцев, после чего стал бы Охотником F-ранга, что равносильно званию непробужденного или непригодного к бою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже если бы он получил Инвентарь раньше, он всё равно стал бы Охотником F-ранга, но разница между тем, чтобы сидеть взаперти в лагере, и возможностью быть в гуще событий, где можно было хотя бы раздобыть информацию, была колоссальной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему и так иногда казалось, что каждая секунда тянется целую вечность, а уж потерять впустую полгода было и вовсе немыслимо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же существовал крошечный, один на миллион, шанс, что в магазине, который откроется в качестве награды за обучение, он сможет приобрести какой-нибудь навык. Попытка не пытка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён, стараясь не привлекать внимания, пошел вдоль стены, осматривая зал. Он был похож на элитный фитнес-клуб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Казалось, Юн Сынжэ не было и здесь. Йехён уже собирался разочарованно уйти, как вдруг его взгляд зацепился за что-то. Между тренажерами мелькнула светлая кучерявая макушка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нашел».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Напряженные плечи расслабленно опустились, и он с облегчением выдохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юн Сынжэ, видимо, только собирался начать тренировку и делал растяжку на самом видном месте перед зеркалом. Йехён столько намучился с его поисками, что сейчас был даже рад его видеть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Кхм, кхм.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...95 lines deleted...]
-        <w:t/>
+        <w:t>Йехён прочистил горло и осторожно подошел к Юн Сынжэ. Он подкрался к нему со спины, и их взгляды встретились в зеркале.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Привет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён непринужденно помахал рукой, словно они были старыми приятелями.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты...!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...639 lines deleted...]
-        <w:t/>
+        <w:t>Юн Сынжэ нахмурился и резко обернулся. Было видно, что он сразу узнал Йехёна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давно не виделись, да?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён намеренно лучезарно улыбнулся, пытаясь исправить испорченное первое впечатление. К сожалению, лицо Юн Сынжэ исказилось ещё сильнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты кто такой, чтобы строить из себя моего приятеля?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Извини за прошлый раз. У меня был плохой день, вот я и сорвался на тебе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несмотря на резкий тон Юн Сынжэ, Йехён продолжал мягко извиняться. Ему нужно было наладить с ним отношения, так что вполне логично было сделать первый шаг к примирению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И это не было пустой отговоркой. Как бы Йехён ни был растерян, срывать эмоции на юном Юн Сынжэ было не по-взрослому.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В каком-то смысле Юн Сынжэ был такой же жертвой Системы, как и он сам. Разница лишь в том, знал он об этом или нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Непривычная уступчивость Йехёна, в отличие от их прошлой встречи, явно сбила Юн Сынжэ с толку. Его светлые глаза забегали, словно он пытался придумать, что ответить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По слухам, дошедшим до Йехёна, Юн Сынжэ был тем ещё нахалом, который и глазом бы не моргнул, даже если бы его открыто оскорбляли, но, видимо, разница в три года давала о себе знать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Меня зовут Чхве Йехён. А тебя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён постарался перевести тему как можно естественнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юн Сынжэ всем своим видом показывал, что отвечать ему не хочется, но Йехён, вооружившись улыбкой, не отступал. Для Йехёна, которому в прошлом приходилось безропотно сносить откровенное пренебрежение и унижения, такая враждебность казалась просто детским лепетом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Юн Сынжэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Немного помявшись, Юн Сынжэ нехотя ответил. Реакция Йехёна не соответствовала его ожиданиям, и он, казалось, не знал, как себя с ним вести.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так сколько тебе лет? — вдруг резко спросил Юн Сынжэ. Видимо, он затаил обиду из-за их спора о возрасте в штаб-квартире Ассоциации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Двадцать о... четыре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он едва не назвал свой настоящий возраст. Йехён незаметно прикусил язык.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Двадцать очатыре?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Двадцать четыре.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>Казалось бы, можно было и пропустить мимо ушей, но Юн Сынжэ прицепился к оговорке. Исправлять себя было жутко неловко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— С таким-то лицом?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...95 lines deleted...]
-        <w:t/>
+        <w:t>Юн Сынжэ прищурился, словно не веря.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён изо всех сил сдерживал рвущийся наружу нервный смешок. Было просто абсурдно выслушивать такое от мальчишки, который был намного младше его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А? Что ты сказал?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ничего.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...287 lines deleted...]
-        <w:t/>
+        <w:t>На притворное непонимание Йехёна Юн Сынжэ лишь фыркнул. У кого-то другого это выглядело бы высокомерно, но, учитывая его девятнадцатилетний возраст, ему это странным образом шло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Получается, я хён? Зови меня Йехён-хён.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты что, старик какой-то? Может, мне ещё и на «вы» к тебе обращаться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Можешь и на «ты». Но хёном называть обязан. — Мягко наставил его Йехён. Юн Сынжэ, чем-то недовольный, надулся и неразборчиво забормотал себе под нос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ну сущий ребёнок».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён смущенно поджал губы. Чем дольше они разговаривали, тем отчетливее он осознавал, насколько Юн Сынжэ юн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, отвали. Я буду тренироваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно желая отомстить, Юн Сынжэ замахал руками, пытаясь прогнать Йехёна, в точности так же, как тот отмахнулся от него при их первой встрече.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>