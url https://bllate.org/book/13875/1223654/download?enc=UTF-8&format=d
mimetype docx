--- v0 (2026-05-07)
+++ v1 (2026-07-09)
@@ -14,4675 +14,2195 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После появления врат изменилось многое, но одним из главных изменений было отношение к сексуальной ориентации. Когда не знаешь, умрешь ли завтра, не было времени заботиться о том, кто является объектом любви другого человека — противоположный пол или тот же. Особенно эта тенденция была заметна среди охотников.</w:t>
-[...1231 lines deleted...]
-        <w:t/>
+        <w:t>После появления Врат изменилось многое, и одним из самых ярких примеров стало восприятие сексуальной ориентации. Когда не знаешь, в какой момент умрёшь, нет времени переживать о том, кто кого любит — противоположный пол или свой собственный. Эта тенденция была особенно заметна среди Охотников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И хотя благодаря такой терпимости однополые отношения стали более привычным явлением, чем раньше, гетеросексуальность всё равно оставалась мейнстримом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён, чья жизнь была настолько тяжелой, что он ни разу ни с кем не встречался, всё же смутно представлял, как однажды встретит добрую девушку, женится на ней и создаст семью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но чтобы целью для покорения оказался парень... Голова шла кругом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Смотреть надо, куда идёшь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Виноваты явно были оба, но парень совершенно бессовестно обвинил во всём Йехёна. Тот, всё ещё пребывая в легком шоке, поднял голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первым делом в глаза бросилась пышная шевелюра. Волосы были довольно волнистыми и тонкими — казалось, они будут приятными на ощупь, если их погладить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Густые брови, видневшиеся из-под слегка отросшей челки, были хмуро сдвинуты. Судя по плотно сжатым губам, парень изо всех сил старался выглядеть угрожающе, но из-за чуть опущенных уголков глаз и ещё не сошедшей детской припухлости щек казалось, будто он просто надулся от обиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён внимательно оглядел этого юношу, излучавшего ауру свежести. Парень выглядел моложе, чем Йехён его помнил, поэтому он не сразу его узнал, но лицо было ему определенно знакомо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юн Сынжэ. 22-й в рейтинге. Необычный танк, использующий богато украшенный щит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юное дарование, чья карьера так стремительно шла в гору, что многие ожидали его попадания в «бетонную» двадцатку лучших всего через пару месяцев. Йехён никогда не встречал его лично, но слухи о самовлюбленном богатеньком мальчике ходили повсюду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Кажется, он был значительно младше меня. Наверное, ему сейчас около двадцати».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>---</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&amp;lt;Окно статуса&amp;gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Имя: Юн Сынжэ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возраст: 19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уровень: 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Класс: Хранитель ?? (?)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Титулы: Кандидат в Охотники (F)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Навыки: ??? (?), ??? (?), ??? (?)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Состояние: Нормальное</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>---</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Девят... — заглянув в окно статуса Юн Сынжэ, Йехён едва не схватился за сердце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>19 лет. Даже с учетом того, что после возвращения в прошлое Йехён помолодел на три года, его ментальный возраст составлял 27 лет. Разница ощущалась колоссальной — целых восемь лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Разве это не самое настоящее преступление?!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голове помутилось. Прекрасно понимая, что цифры не изменятся, Йехён всё смотрел и смотрел на возраст Юн Сынжэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чего уставился? Недоволен чем-то? Или я настолько красив, что ты втрескался?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То, что целью оказался парень, было ничто по сравнению с тем ударом, которым стал его юный возраст. Йехёну хотелось отрицать реальность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А может, в названии "симулятор свиданий" нет никакого романтического подтекста... Может, это "симулятор воспитания", где нужно просто вырастить из него хорошего человека...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён с замиранием сердца открыл окно целей для покорения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>---</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&amp;lt;Цели для покорения&amp;gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1. ???</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2. ???</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3. ???</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4. Юн Сынжэ: Близость 0 / Привязанность 0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Очки близости: 0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Очки привязанности: 0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>---</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, как это обычно бывает, окно статуса не оправдало ожиданий. Будь там только «близость» или только «привязанность», можно было бы ещё найти оправдания, но наличие двух отдельных шкал недвусмысленно намекало: парня нужно соблазнить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй, эй. Ты чего молчишь? — Йехён безвольно пялился в пустоту, и Юн Сынжэ, почуяв неладное, присел рядом на корточки и похлопал его по плечу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ха-а...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...1887 lines deleted...]
-        <w:t/>
+        <w:t>А он-то думал, почему всё идёт так гладко. От мысли, что остальные цели тоже могут оказаться детьми, голова заболела ещё сильнее. Йехён потёр лоб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты головой ударился? — в этом грубом вопросе сквозило скорее презрение, чем беспокойство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён с раздраженным видом отмахнулся от него, словно от назойливой мухи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отвяжись и иди, куда шёл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На душе скребли кошки, поэтому слова прозвучали не слишком вежливо. Впрочем, после стольких лет унижений и привычки гнуть спину перед всеми подряд, даже в гневе его тон оставался на удивление мягким.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чего-о? Ты как со мной разговариваешь?! — взвился Юн Сынжэ, хотя сам же первым начал «тыкать».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён криво усмехнулся. Он прекрасно знал, что выглядит моложе своих лет. Трудно было этого не заметить, когда куда бы он ни пошёл, все смотрели на него свысока, пренебрегали и считали легкой мишенью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этом суровом мире моложавая внешность не приносила никакой пользы. Йехён ненавидел своё лицо. И когда Юн Сынжэ надавил на эту больную мозоль, в нём вспыхнуло раздражение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён откровенно смерил Юн Сынжэ взглядом с ног до головы и заговорил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, я. Ты же ребёнок совсем, вот я и "тыкаю". Я старше тебя минимум лет на пять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что? На пять лет? И сколько же тебе?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С какой стати я должен тебе об этом рассказывать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён понимал, что ведёт себя по-детски, но продолжал огрызаться. Юн Сынжэ был ни при чём, просто Йехёну было настолько тошно, что хотелось сорвать злость, подразнив этого мальчишку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ха, ну дела. Ха. Слов нет... — Юн Сынжэ несколько раз нервно усмехнулся, а затем схватил Йехёна за предплечья и рывком поставил на ноги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Э-э...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён замер на месте, опешив от неожиданности. Юн Сынжэ поднял взрослого мужчину практически как пушинку, даже не запыхавшись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несмотря на то, что Юн Сынжэ был всего лишь 4-го уровня, его характеристики не могли уж очень сильно превосходить показатели Йехёна. Осознание того, что он уступил в силе сопляку с нераскрытыми способностями, сильно задело его гордость. К тому же они были примерно одного роста — их взгляды находились на одном уровне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если б не вызов, я бы тебе показал. Попадись мне только в следующий раз, — проворчал Юн Сынжэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взглянув на часы, он бросил эту фразу в духе третьесортного злодея и прошел мимо Йехёна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ещё неизвестно, увидимся ли мы вообще».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он мысленно проворчал это, хотя понимал, что если они не встретятся, то проблемы будут именно у него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При каждом шаге Юн Сынжэ его волосы мягко покачивались. Даже когда светло-каштановый затылок скрылся из виду, Йехён не мог сдвинуться с места, так и оставшись стоять столбом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«И что мне прикажете делать с этим сопляком? Боюсь, как бы меня за такое не посадили».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока он качал головой, за спиной раздался металлический лязг. Йехён, чувствуя себя так, словно его поймали на горячем, вжал голову в плечи и обернулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Минуточку! В штаб-квартире запрещено носить оружие!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ой, прошу прощения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Человек с нунчаками на поясе неловко потирал затылок. Йехён шумно выдохнул и нервно рассмеялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Пора домой».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сидя в автобусе на пути домой, Йехён прислонился к окну и потухшим взглядом наблюдал за мелькающими пейзажами. Вроде бы ничего особенного не сделал, а устал смертельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он изо всех сил старался принять ситуацию, которая стремительно менялась независимо от его воли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если подумать, то, что целью оказался Юн Сынжэ, могло быть даже к лучшему. Раз партнер несовершеннолетний, значит, это не игра категории 18+.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, всё ограничится держанием за ручки и обнимашками. Нет, оно обязано этим ограничиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Пусть это и Система, но хоть какая-то совесть у неё должна быть».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён в одиночестве кивнул своим мыслям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же, тот факт, что Юн Сынжэ шел под номером четыре, а не один, означал, что все цели уже определены заранее. Неизвестно, позаботится ли Система о балансе, но если предположить, что разброс между целями невелик, то остальные тоже могли оказаться топ-Охотниками уровня Юн Сынжэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По крайней мере, знание того, что хотя бы один из них входит в рейтинг, немного успокаивало. Йехён открыл окно квеста, которое уже давно маячило перед глазами раздражающим мерцанием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>---</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&amp;lt;Задание&amp;gt; Обучение 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Повысьте уровень близости или привязанности на 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Награда: Очки привязанности 100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>---</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён с серьезным видом почесал подбородок. Оставим в стороне личность партнера — у него вообще не было опыта в отношениях, и он понятия не имел, как повышать эту «привязанность».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Может, ну её, эту привязанность, и просто качать близость?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если относиться к уровню близости как к продолжению деловых отношений, то это не должно быть так уж сложно. Раз он ещё ребёнок, может, достаточно пару раз погладить по голове, чтобы показатель взлетел до небес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ха-а... — Йехён снова тяжело вздохнул. От дальнейших раздумий ничего не изменится, так что лучше подготовиться к разговору с сестрой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ну что может пойти не так?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Той ночью Йехён дождался, когда сестра закончит работу, и позвонил ей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты чего это вдруг звонишь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да просто так. Занята?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет. Только что вернулась в общежитие. А что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён колебался, не решаясь начать разговор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>До возвращения в прошлое он заявил, что станет Охотником, и они сильно поссорились с сестрой, которая была категорически против, после чего он сбежал из дома. Они часто пререкались по мелочам, но после смерти родителей это была их первая настоящая ссора. Они не разговаривали больше полугода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён понял тревогу сестры лишь тогда, когда в своих первых Вратах едва не лишился ноги, и они помирились, обнявшись, когда она с бледным как полотно лицом примчалась в больницу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Теперь всё это лишь воспоминания. Мои собственные воспоминания».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну чего ты? Что за секреты, раз так долго тянешь? — когда тяжелая тишина затянулась, сестра попыталась разрядить обстановку смешком. Йехён сделал глубокий вдох.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я пробудился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— ...Что?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...1407 lines deleted...]
-        <w:t/>
+        <w:t>— Я стану Охотником. Завтра отправляюсь в тренировочный лагерь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что за бред ты несешь?! Каким ещё Охотником! — голос сестры задрожал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если из-за Врат и с тобой что-нибудь случится, я... я... — её дыхание сбилось. Плача не было слышно, но он ясно представлял, как она зажала рот рукой и рыдает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён не мог найти слов ни для уговоров, ни для утешения. Смерть родителей стала огромным потрясением для него, но для сестры обернулась чудовищной травмой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Родители погибли во время поездки в честь поступления сестры в университет. Семья из четырех человек отправилась на перевал Тэгваллён, куда так хотела поехать сестра, и они оказались в эпицентре взрыва Врат, которые тогда не смогли обнаружить из-за отсутствия технологий слежения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люди говорили, что выживание Йехёна и его сестры — настоящее чудо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тела родителей так и не нашли. В траурном зале стояли лишь два пустых гроба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рядом с горько плачущим Йехёном сидела сестра с мертвенно-бледным лицом и безучастно смотрела в пол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Компания отца обанкротилась, оставив после себя горы долгов, а страховая компания отказала в выплатах, назвав взрыв Врат стихийным бедствием. Родственников, к которым можно было бы обратиться за помощью, у них не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так двадцатилетняя девушка в одночасье стала единственным опекуном своего брата, ученика второго класса средней школы. Они переехали в крошечную полуподвальную комнатку и изо всех сил пытались выжить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маленький Йехён слепо верил словам сестры о том, что всё будет хорошо. Ему хотелось в это верить. Он и подумать не мог, что она втайне забрала документы из университета и устроилась работать на завод, чтобы оплачивать счета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Правда вскрылась, когда он учился в первом классе старшей школы. Желая сделать небольшой подарок сестре-студентке, у которой не было ни красивой одежды, ни даже простейшей косметики, на каникулах он прогулял дополнительные занятия и пошел подрабатывать на завод.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И именно там он столкнулся со своей сестрой. Этот завод славился на всех сайтах вакансий тем, что там хорошо платили, но условия труда были просто адскими.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён, не зная, что делать, просто сбежал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вернувшись поздно ночью, сестра обняла Йехёна и беззвучно заплакала. Чувства, исходившие от неё, были настолько тяжелыми, а его чувство вины — таким огромным, что Йехён не смог вымолвить ни слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лишь тогда он понял: сестра винит себя в гибели родителей. Раздавленная чувством вины и долга, она поставила на кон всё, чтобы вырастить брата вместо них.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Понимая, что тяга к знаниям была именно у сестры, а не у него, Йехён попытался уговорить её, держа в руках заявление об отчислении из школы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Деньги буду зарабатывать я. А ты учись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В ответ на эти слова сестра решительно замотала головой, с таким выражением лица, будто вот-вот сорвётся. И Йехён осознал ещё одну вещь: он был опорой для сестры, только в совершенно ином смысле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Исключительно ради неё Йехён поступил так, как она просила: окончил престижный университет и устроился в хорошую компанию. Но как бы усердно он ни работал, основная сумма долга не уменьшалась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно тогда, до возвращения в прошлое, у Йехёна проявились способности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прости меня. Я знал, что тебе это не понравится, поэтому молчал, но я с самого детства мечтал стать Охотником.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Мечтал? — голос сестры осип и сорвался в конце. Йехён, скрывая горечь на душе, облизал пересохшие губы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я хочу своими руками предотвратить новые взрывы Врат. — Он с силой сжал телефон в руке. Как же хорошо, что они говорили по телефону. Сейчас его лицо совершенно не было похоже на лицо человека, движимого столь благородной целью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хотя и не знаю, хватит ли мне на это сил, — добавил Йехён с горькой усмешкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Повисло долгое молчание. Йехён не торопил её, терпеливо ожидая. Из трубки доносились звуки, говорившие о том, что она порывалась что-то сказать, но останавливалась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Только не пострадай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу. — Лишь спустя долгое время она с трудом, но дала своё согласие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо тебе. — Он вложил в эти короткие слова всю свою искренность. В такие моменты он ненавидел себя за неумение выражать свои чувства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я обязательно защищу тебя, чего бы мне это ни стоило», — вновь пообещал себе Йехён, преисполненный решимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну всё, хватит. Ни разу в жизни не доставлял хлопот, а тут вдруг... Мне нужно в душ, так что я отключаюсь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Понял. Спокойной ночи. — Несмотря на резкий тон, она не клала трубку, пока Йехён первым не завершил вызов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён уставился на погасший черный экран. На душе было как-то тревожно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Надо бы вещи собрать».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потерев горящие щеки, Йехён поднялся со своего места.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>