--- v0 (2026-05-08)
+++ v1 (2026-07-08)
@@ -14,2723 +14,1475 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Выйдя из такси, Йехён задрал голову, глядя в небо. Штаб-квартира Ассоциации Охотников, расположенная в самом сердце Каннама, возвышалась ввысь, словно хвастаясь своим богатством. При виде этого гигантского здания он невольно почувствовал себя подавленным.</w:t>
-[...2063 lines deleted...]
-        <w:t/>
+        <w:t>Выйдя из такси, Йехён запрокинул голову и посмотрел в небо. Штаб-квартира Ассоциации Охотников, расположенная в самом центре Каннама, возвышалась так высоко, словно выставляла напоказ свое богатство. При виде этого огромного здания невольно возникало чувство подавленности и трепета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Никто и представить себе не мог, что столь могущественная Ассоциация Охотников всего через два года будет разорвана на части различными гильдиями и превратится в пустышку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён прямиком направился к стойке регистрации на первом этаже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— По какому вы вопросу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сотрудница, одетая в аккуратную черную униформу, приветливо встретила Йехёна. За её ласковым голосом и манерами это было не так заметно, но если присмотреться, глаза оставались безучастными, а улыбались лишь губы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вместо того чтобы сразу переходить к делу, Йехён слегка кивнул в знак приветствия. После этого выражение лица сотрудницы стало заметно мягче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>До своего возвращения в прошлое Йехён каждый день обивал пороги штаб-квартиры в поисках работы. Благодаря этому он был знаком со многими сотрудниками, и, надо сказать, характеры у девушек на стойке регистрации были не из лёгких.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>---</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&amp;lt;Окно статуса&amp;gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Имя: Чон Даын</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возраст: 29</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уровень: 131</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Класс: Боец (C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Титулы: Охотник В-ранга (В), Якша со стойки регистрации (С)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Навыки: Рукопашный бой (C), Деловая хватка (C) (Пассивный), Разрубание костей ценой плоти (D) [Подробнее]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Состояние: Нормальное</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>---</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С виду обычная сотрудница оказалась, ни много ни мало, Охотником B-ранга. По опыту Йехёна, общий ранг навыков обычно зависел от ранга класса. Стать Охотником B-ранга с классом C-ранга означало приложить поистине титанические усилия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обычно Охотники B-ранга, наряду с А-ранговыми, составляли основную боевую силу. Это были слишком ценные кадры, чтобы сажать их за стойку регистрации, но из-за специфики Ассоциации Охотников, где в вестибюле постоянно кто-то устраивал дебоши, это была вынужденная мера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Те, кто часто бывал в штаб-квартире, нередко могли наблюдать, как мило улыбающаяся сотрудница вдруг в мгновение ока менялась в лице, с лёгкостью поднимала буянящего здоровяка и швыряла его на пол. При воспоминании о звуке глухого удара, эхом разносившемся по вестибюлю, по спине Йехёна пробежал холодок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слухи среди Охотников о том, что при посещении Ассоциации нужно быть предельно вежливым с сотрудницами на регистрации, ходили не просто так.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я пришёл на тест на пробуждение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ах, тогда не могли бы вы заполнить этот бланк? Сейчас большая очередь, поэтому вам придётся подождать около часа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сам тест на пробуждение был простым и занимал меньше минуты, но желающих было так много, что ожидание в несколько часов считалось обычным делом. Один час — это ещё довольно быстро.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя иногда при пробуждении у людей поднималась высокая температура, в большинстве случаев они даже не подозревали о том, что пробудились. Ситуация Йехёна, узнавшего о своём пробуждении ещё до прохождения теста, была весьма необычной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому для тех, кто интересовался профессией Охотника, регулярное прохождение теста на пробуждение стало своего рода традицией. Правда, люди, приходившие на тест каждый день, словно на работу, доставляли Ассоциации немало головной боли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё из-за того, что при первом пробуждении выплачивалось солидное пособие, а затем, пусть и небольшие, но ежеквартальные субсидии, не говоря уже о многочисленных слухах о баснословных заработках Охотников. Невероятное количество людей, мечтая о быстром богатстве, вместо покупки лотерейных билетов зацикливалось на тестах на пробуждение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А ведь в реальности всё совсем не так».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сотрудница объяснила, где находится зал ожидания, но Йехён вежливо отказался и прислонился к стене в углу вестибюля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несмотря на будний день, в вестибюле было многолюдно. Больше половины из присутствующих были Охотниками, но ни одного знакомого лица Йехён не заметил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поведя глазами из стороны в сторону, Йехён снова открыл окно квестов. Задание найти цель для покорения без каких-либо подсказок было равносильно поиску иголки в стоге сена. От повторного прочтения стало только тоскливее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему не хотелось думать о квесте, но и полностью игнорировать его было как-то тревожно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В надежде случайно столкнуться со своей целью он начал рассматривать проходивших мимо женщин. Йехён поочередно проверял их окна статуса, но окно квеста никак не реагировало. Только глаза зря заболели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для начала нужно было разобраться, что вообще значит «вступить в контакт» с целью для покорения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нужно заговорить? Неужели в буквальном смысле прикоснуться? Это уже перебор».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Было неясно, заранее ли определена цель или её можно выбрать на своё усмотрение. Если верно второе, то следовало максимально ограничить общение с другими людьми, пока он не найдет топа S-ранга или, на худой конец, сильного Охотника А-ранга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Вот только Охотники S-ранга на дороге не валяются...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из почти ста тысяч Охотников лишь сотня лучших могла получить титул S-ранга. Шансы начинающего Охотника, которому только предстояло пройти тест на пробуждение, встретить кого-то S-ранга были практически равны нулю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А если можно зарегистрировать того, у кого уже есть пара, это будет настоящей катастрофой».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён, знавший информацию о топах наизусть, интересовался лишь их навыками и стилем боя, а вот их личная жизнь его совершенно не заботила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же, как ни крути, среди Охотников S-ранга не было никого, кого можно было бы назвать юной красавицей. Безусловно, людей с выдающейся внешностью хватало, но чтобы стать топом, требовалась не только закалённая в боях сила, но и соответствующие заслуги, поэтому даже самым молодым из них уже перевалило за двадцать пять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Неужели это не Охотник, а обычный человек...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эта зловещая мысль внезапно промелькнула в голове, но он поспешно её отогнал. Шансов и так было мало, но если целью окажется не кто-то из самых сильных ранкеров, то это вообще гиблое дело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да и вообще, он сомневался, что выполнение квестов из симулятора свиданий как-то поможет в зачистке гигантских Врат. К тому же он не собирался крутить роман сразу с четырьмя, так что наличие нескольких целей для покорения вызывало лишь неловкость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён продолжал сжимать и разжимать кулаки, то открывая, то закрывая окно статуса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Фу-ух.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вздохи вырывались сами собой. Если бы сестра была рядом, она бы точно влепила ему подзатыльник, заявив, что он выдыхает всю свою удачу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видимо, прошел уже час, потому что сотрудница, немного оглядевшись, подошла к Йехёну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Чхве Йехён. Я провожу вас в комнату для тестирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён последовал за ней вниз, на цокольный этаж. Открыв тяжелую железную дверь в самом конце длинного коридора, он оказался в крошечной комнатке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На площади едва ли в шесть квадратных метров не было ничего, кроме жесткого стола и стоявшей на нём прозрачной коробки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Проходите сюда. Просто положите руку на эту коробку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сидевший за столом мужчина с явно уставшим лицом указал на неё. Внутри коробки лежал черный камень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>---</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&amp;lt;Информация&amp;gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Осколок малых Врат. Реагирует на Пробужденных. Абсолютно бесполезен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>---</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С виду это был обычный кусок камня, но на самом деле — ценный осколок, добытый при взрыве Врат. Тест на пробуждение основывался на том принципе, что во Врата могут войти только обладатели способностей, и таким образом выявлял Пробужденных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён спокойно шагнул вперёд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вуух... Вууух... Вуух...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило Йехёну приблизиться, как камень засветился ярко-синим светом и завибрировал. Обычно он давал лишь слабую реакцию, и то только когда человек касался коробки, а Йехён стоял в трех шагах от стола.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён подавил усмешку, так и норовившую сорваться с губ. Было просто забавно осознавать, что даже в симуляторе свиданий L-ранг остаётся L-рангом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глазах скучающего экзаменатора вспыхнул интерес. Смесь ожидания и любопытства читалась в его взгляде, которым он с ног до головы окинул Йехёна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На этом всё?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Йехён переводил взгляд с камня на экзаменатора, хлопая ресницами и притворяясь, будто ничего не понимает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Судя по реакции, тот явно собирался доложить начальству о появлении выдающегося Пробужденного. В любом случае, на экзамене на Охотника всё тайное стало бы явным, так что особой разницы не было, но для Йехёна, у которого не было ни гроша реальных способностей, это было обременительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ваше пробуждение подтверждено. Отнесите эти документы в отдел управления Пробужденными на третьем этаже для регистрации. Ваше удостоверение Пробужденного будет отправлено вам домой через два дня, а в дальнейшем...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поставив печать на белом бланке, экзаменатор монотонно затараторил заученные инструкции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы ведь планируете поступить в тренировочный лагерь? На какое число вас записать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— На завтра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...575 lines deleted...]
-        <w:t/>
+        <w:t>— Как только вы туда попадете, вам будет запрещено выходить за территорию минимум месяц, а максимум — до полугода. Пожалуйста, взвесьте...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я в курсе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чувствуя себя неловко под столь откровенным пристальным вниманием, он поспешно забрал документы и покинул комнату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заглянув на третий этаж и завершив регистрацию, он почувствовал, что первый шаг сделан, и на душе стало чуточку легче. Теперь оставалось лишь уговорить сестру, и тогда он сможет на время сосредоточиться на планировании и поиске целей для покорения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«В этот раз тоже будет нелегко».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сестра была категорически против того, чтобы Йехён становился Охотником. До возвращения в прошлое...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ауч!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Повернув за угол в глубокой задумчивости, он врезался в идущего навстречу человека. Йехён тут же завалился назад и плюхнулся на задницу. Жгучая боль пронзила позвоночник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В отличие от с грохотом рухнувшего Йехёна, его встречный, казалось, не почувствовал никакого удара и продолжал стоять ровно. Йехён нелепо растянулся на полу в одиночестве, но ему было не до смущения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>---</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Система】 Обнаружена «Цель для покорения 4: Юн Сынжэ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Система】 Квест завершён.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Награда: Разблокировка очков, повышение уровня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Система】 Очки разблокированы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Система】 Уровень повышен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>---</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Серия системных сообщений об успешном выполнении квеста, появившаяся под веселый перелив мелодии, даже не попала в поле его зрения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чёрт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё из-за того, что от человека, который совершенно точно являлся целью для покорения, послышался слегка хриплый, низкий голос, который ну никак не мог принадлежать женщине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Так значит, под "красавицами" в "симуляторе свиданий с красавицами" имелись в виду прекрасные парни?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>