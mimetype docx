--- v0 (2026-05-07)
+++ v1 (2026-07-09)
@@ -14,3299 +14,1667 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А-а-а-а-а!</w:t>
-[...399 lines deleted...]
-        <w:t/>
+        <w:t>— Ки-а-а-ак!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С оглушительным визгом, от которого едва не лопались барабанные перепонки, монстр широко распахнул темно-красные кожистые крылья. Кровь, неизвестно кому принадлежавшая, каплями стекала по их скользкой поверхности на землю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По сравнению с огромными крыльями его тщедушное тело выглядело гротескно, напоминая беспорядочно слепленный комок плоти, и источало тошнотворный смрад гниющего трупа. Этот монстр был настолько омерзителен, что даже видавшие виды ранкеры при первой встрече с ним едва сдерживали рвотные позывы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несмотря на наличие двух пар крыльев, монстр не летал, а перекатывался по земле, плотно укутав свое уродливое туловище. Тончайшие перепонки, вопреки кажущейся хрупкости, оставались невредимыми даже после мощных атак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кх-х!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вслед за бешеными взмахами крыльев поднялся шквальный ветер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Десятки охотников, бросившихся к едва показавшемуся телу монстра, а также стремительно летящие заклинания и стрелы потеряли направление и бесполезно вонзились в землю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Блядь, не дайте ему взлететь! — в отчаянии закричал заместитель главы гильдии «Синий Дракон».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чудовище отказывалось от защиты и взмывало ввысь только для того, чтобы обрушить на них масштабную атаку по площади.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за того, что они не смогли должным образом отразить первую атаку, примерно половина отряда оказалась недееспособной. Во время второй атаки одному из офицеров повезло: он подгадал момент, когда монстр опустился на землю и складывал крылья, и оставил на его туловище длинную рубленую рану. Однако с тех пор никому не удавалось нанести существенного урона, и битва превратилась в затяжную войну на истощение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже после почти двух часов непрерывных атак элитных сил «Синего Дракона», входящей в пятерку лучших гильдий Южной Кореи, монстр оставался непоколебим. Казалось, все его характеристики были вложены исключительно в защиту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, способностью к регенерации он, судя по всему, не обладал. Получив ранение, монстр впал в ярость и начал давить Охотников, но со временем его движения становились все более вялыми. Там, где проползало чудовище, оставались лужи крови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не обращая внимания на жалкие попытки Охотников помешать ему, чудовище плавно поднялось в воздух и расправило вторую пару крыльев. В глубоких впадинах на месте, которое можно было бы назвать головой — там, где должны были находиться глаза, — зловеще блеснул свет, и в этой огромной пустоте закружился жуткий вихрь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Бум. Бум.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...191 lines deleted...]
-        <w:t/>
+        <w:t>Танки плотно сомкнули ряды, выставив перед собой прямоугольные ростовые щиты высотой более двух метров. Охотники поспешно укрылись за этой непреодолимой стеной. Те, кто не успел добраться до щитов, вонзили свои мечи в землю, пытаясь удержаться на ногах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А-а-а-ак!..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, как бы ни превосходили Охотники пределы человеческих возможностей, противостоять ураганному ветру голыми руками было непосильной задачей. Десятки людей, словно тряпичные куклы, взмыли в воздух и рухнули на землю. Их истошные крики разнеслись эхом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Считайте, что это наш последний шанс! Выкладывайтесь на полную! Приготовиться! — прокричал глава гильдии сквозь оглушительный вой ветра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Охотники в крайнем напряжении ждали, когда буря утихнет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре адский вихрь начал постепенно стихать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— В атаку!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...127 lines deleted...]
-        <w:t/>
+        <w:t>Чтобы отразить удары, сыплющиеся со всех сторон, монстр поспешно сложил крылья, даже не успев толком приземлиться. Его массивное тело рухнуло на землю, отчего та содрогнулась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Получивший значительный урон монстр не смог полностью сложить крылья и на долю секунды замер. Один из арбалетных болтов, пущенных из баллисты, не упустив этого краткого мгновения, точно вонзился прямо поверх глубокого шрама от меча.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кхя-а-а-а-ак!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пронзенный стрелой толще предплечья взрослого мужчины, монстр перестал защищать свое тело и в отчаянии захлопал крыльями, рассылая во все стороны потоки острого, как лезвие, ветра. Это была его предсмертная агония, но напор был уже заметно слабее, чем раньше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Сейчас!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>— Ура-а-а!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Убейте его!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...1183 lines deleted...]
-        <w:t/>
+        <w:t>Охотники безжалостно кромсали беззащитную плоть. Извивающийся и сопротивляющийся до последнего монстр вскоре обмяк.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На несколько секунд воцарилась напряженная тишина. Чудовище больше не двигалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как это обычно бывает после тяжелой битвы не на жизнь, а на смерть, одновременно раздались вздохи облегчения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Быстро будите тех, кто в отключке! Каждая секунда на счету!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя долгий бой только что завершился, времени на неспешный отдых не было. Офицеры проверяли состояние лежащих повсюду людей и подгоняли членов гильдии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Блядь. Думал, сдохну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Для промежуточного босса в подземелье S-ранга это даже как-то скучно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Придурок, не строй из себя крутого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Охотники доставали с поясов зелья восстановления и осушали их одно за другим. Вне боя такие расходники следовало экономить, но этот случай был исключением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неделю назад в небе над Сеулом появились невиданные доселе сверхмассивные Врата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анализ частиц, излучаемых Вратами, обычно позволял сделать примерные выводы о рельефе местности или монстрах внутри, но на этот раз даже лучшие специалисты в своих областях не смогли добыть никакой информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неизведанные Врата — это верная смерть. По логике вещей следовало сначала отправить передовой отряд для осторожного сбора информации, а уже затем приступать к зачистке, но по беспрецедентному соглашению между крупными гильдиями внутрь сразу же выдвинулись основные силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первое в мире прохождение сверхмассивных Врат S-ранга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё из-за титула, о котором можно было только мечтать. Это был шанс вырваться вперед в жестокой борьбе за власть и стать бесспорно лучшей гильдией в Южной Корее, а то и во всем мире. Стоит лишь отрубить голову боссу, и к ним естественным образом придут слава, богатство и власть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разумеется, за это дело взялись все самые выдающиеся гильдии страны. В ситуации, когда даже при полном сотрудничестве, обмене информацией и максимальной осторожности шансы на успех были невелики, штурм сверхмассивных Врат превратился в соревнование на скорость между гильдиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хёну, который никогда не состоял ни в одной гильдии, такой подход казался совершенно непостижимым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Убедившись, что битва перешла в фазу затишья, Е Хён, находившийся под защитой танков в наиболее безопасном коридоре у входа, осторожно двинулся вглубь пещеры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он шел медленно, внимательно осматривая окрестности. В отличие от его безмятежного лица, темно-карие глаза быстро бегали из стороны в сторону, словно он читал текст методом скорочтения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Примерно оценив состояние офицеров, Е Хён направился прямиком к трупу монстра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Фу, какая мерзость. Кх-х!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И Соыль — лучница, облаченная в идеально подогнанный и не стесняющий движений костюм рейнджера, — с содроганием вытаскивала стрелу баллисты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У-у, кх-х...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вытирая липкую физиологическую жидкость, И Соыль снова подавила рвотный позыв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подойдя ближе, Е Хён тоже слегка нахмурился. Жуткий смрад резал глаза и обжигал ноздри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Охотница И Соыль, на вас наложено замедление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён достал из висящей на поясе сумки флакон со светящейся неоновой жидкостью и протянул ей. В небольшом отряде он бы просто бросил нужное зелье прямо посреди боя, но в масштабных рейдах это могло помешать сражению, поэтому приходилось использовать моменты передышки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Правда? А я-то думаю, почему ноги такие ватные. В конце я чуть было не успела спрятаться за щитом. Спасибо, Е Хён. В подземельях высоких рангов вечно полно тварей, накладывающих дебаффы, вот в чем беда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вместо ответа Е Хён лишь улыбнулся, прищурив глаза, и кивнул. Казалось, он смотрит на И Соыль, но если присмотреться, его взгляд был устремлен в пустоту — точнее, на парящее в воздухе квадратное окно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&amp;lt; Окно статуса &amp;gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Имя: И Соыль</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возраст: 31</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уровень: 204</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Класс: Лучница Вальхаллы (S)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Титулы: Охотник S-ранга (S), Лучница, вложившая всё в силу (A), Отвечающая за красоту в «Синем Драконе» (B), Слепо обожающая дочь (D)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Навыки: Потомок Воина (S), Серийная стрельба из баллисты (A), Дыхание Ветра (A) (Пассивный) [Подробнее]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Состояние: Замедление (A) [Оставшееся время: 23 часа 11 минут]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ах, какой красавчик. Взяла бы его в зятья. Эх, если бы моя дочурка была старше хотя бы на десять лет».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Кхм.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...831 lines deleted...]
-        <w:t/>
+        <w:t>Прочитав мысли И Соыль, Е Хён невольно кашлянул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Благодаря тому, что она хвасталась своей дочерью в каждом интервью, в Южной Корее не было человека, который не знал бы о ее безграничной материнской любви. То, что девочке было всего семь лет, тоже было общеизвестным фактом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Даже если прибавить десять лет...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Семнадцать. Явное преступление. И хотя Е Хён знал, что она не всерьез, по его спине пробежал холодный пот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако он не мог показать, что тайком прочитал ее мысли. С невозмутимым лицом Е Хён отвел взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какое еще замедление? Может, ты просто растолстела?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй, Пак Хёнджун. Жить надоело?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пак Хёнджун, сидевший на ближайшем валуне и переводивший дух, решил придраться к И Соыль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён незаметно отступил от И Соыль на полшага. И действительно, Пак Хёнджун, всем своим видом показывая, что задирать он хотел вовсе не ее, постукивал по земле своим ухоженным щитом и сверлил Е Хёна взглядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&amp;lt; Окно статуса &amp;gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Имя: Пак Хёнджун</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возраст: 31</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уровень: 182</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Класс: Воин Железной Стены (A)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Титулы: Охотник A-ранга (A), Надежный Щит (B), Безответно влюблен уже 4 года (E)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Навыки: Несгибаемая Воля (A), Удар щитом (A), Контратака (B) [Подробнее]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Состояние: Кровотечение (B) [Оставшееся время: 04 часа 43 минуты]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Смазливый ублюдок».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Если так завидно, сам бы набивался к ней в зятья».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён мысленно проворчал и порылся в инвентаре. В глубине души ему хотелось просто развернуться и уйти, но работу нужно было выполнять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эта рана с эффектом кровотечения, поэтому обычного зелья восстановления будет недостаточно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пак Хёнджун, собиравшийся полить рану на бедре зельем, недовольно цокнул языком, но принял бинты для остановки кровотечения. Следом Е Хён тут же протянул ему плотный лист бумаги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот квитанция.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Думаешь, я тебя кину?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разумеется, Охотнику Пак Хёнджуну я доверяю, но развелось слишком много любителей не платить по счетам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён выдал заученную фразу и подсунул ему квитанцию на расходные материалы. Пак Хёнджун с крайне раздраженным лицом поставил отпечаток пальца так, будто собирался порвать бумагу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Спасибо за покупку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...63 lines deleted...]
-        <w:t/>
+        <w:t>Е Хён изобразил дежурную профессиональную улыбку и ушел, даже не оглянувшись. Он чувствовал спиной колючий взгляд, но благополучно его проигнорировал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён обошел отряд, уделяя основное внимание офицерам и ранкерам. Из небольшой сумки, размером не больше двух ладоней, нескончаемым потоком появлялись зелья, а внутрь отправлялись аккуратные прямоугольные квитанции.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Спасибо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...191 lines deleted...]
-        <w:t/>
+        <w:t>Пока Е Хён усердно бегал в поисках Охотников, подвергшихся негативным эффектам, остальные уже закончили перегруппировку и построились. Е Хён поспешно отступил в тыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на скопившуюся в инвентаре стопку квитанций, Е Хён удовлетворенно кивнул. Если вернуться и получить расчет, он заработает как минимум сто золотых.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Кажется, зелий снятия замедления может не хватить».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проверив запасы, Е Хён нахмурился. Подходящей замены у него тоже не было. Если появятся другие монстры, накладывающие замедление, прохождение подземелья сильно усложнится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Видали? Затрет до дыр, точно говорю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав раздавшийся позади саркастичный голос, Е Хён крепко зажмурился. Опять началось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>