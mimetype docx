--- v0 (2026-05-11)
+++ v1 (2026-07-01)
@@ -6415,50 +6415,210 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Автору есть что сказать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Се Тин Юэ (недовольно): На твёрдом спать неудобно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Му (с загадочной улыбкой): Госпожа ошибается, на твёрдом как раз спать удобнее. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Се Тин Син (чешет голову): Какое ещё «на твёрдом», вы о чём... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слуга (перебирая чётки): Я всего лишь жалкая одинокая собака, я ничегошеньки не слышал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>