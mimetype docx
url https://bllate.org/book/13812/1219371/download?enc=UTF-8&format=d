--- v0 (2026-05-21)
+++ v1 (2026-08-26)
@@ -14,755 +14,851 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поболтав с Хэ Цзиньюном полчаса, Ли Чанцзянь с удовлетворением вышел из комнаты.</w:t>
-[...703 lines deleted...]
-        <w:t>Е Цзэси лизнул уголок рта, наклонился и поцеловал мужчину в губы.</w:t>
+        <w:t>После получасового разговора с Хэ Цзюнь Юнем Ли Чанцзянь с довольным видом вышел из комнаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот же вечер, когда Е Цзэси закончил съёмки и вернулся в номер, он узнал об этом совершенно нелепом предложении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он нахмурился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зачем нам танцевать вдвоём?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это подарок фанатам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы можем сделать подарок и без парного танца, — недовольно возразил Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, брови Хэ Цзюнь Юня слегка сошлись, и он с сомнением спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты не хочешь танцевать со мной?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет! — Е Цзэси вздохнул, его немного разозлило, что Хэ Цзюнь Юнь так подумал. — Я беспокоюсь о тебе! Ты умеешь танцевать? Зачем ты согласился открывать финал с режиссёром Ли? — Он убрал недовольство с лица и серьёзно посмотрел на Хэ Цзюнь Юня. — Режиссёр Ли тебе не платит, ты здесь, чтобы со мной побыть. Не обязательно выступать. Я и один справлюсь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проще говоря, Е Цзэси просто защищал Хэ Цзюнь Юня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«С какой стати мой парень будет танцевать для других?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Простое нежелание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь понял его. Улыбнувшись уголками губ, он притянул Е Цзэси к себе и, уткнувшись лицом в его грудь, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но я хочу танцевать с тобой. Разве это плохо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его влажное дыхание обжигало тонкую ткань, щекотало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси сдержался, но через мгновение его уши залились краской.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Проблема в том, что ты не умеешь! — сказал он. — И танец, который нам дали, слишком сложный!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь поднял голову, встретил его взгляд. Его глубокие глаза, словно хранящие звёзды, тихо сияли:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но ты умеешь. Ты же меня научишь, правда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси замер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, не отрываясь, смотрел на него. В его улыбке, в его низком, словно ласкающем голосе было что-то особенное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце Е Цзэси бешено заколотилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Как он может так влиять на меня своим красивым лицом?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже если это мой парень, я всё равно стесняюсь!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси несколько раз глубоко вздохнул, с трудом сдерживая жар, поднимающийся к лицу, и неохотно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза Хэ Цзюнь Юня тут же превратились в щёлочки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, Си Си.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси облизнул губы, наклонился и поцеловал его в губы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,1763 +878,1795 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как только поцелуй закончился, Е Цзэси, казалось, вдруг о чем-то задумался и спросил: «Кстати, ты просил у директора Ли плату за появление?»</w:t>
-[...1711 lines deleted...]
-        <w:t>Затем Хэ Цзиньюнь поднял брови и улыбнулся: «Я просто соблазняю тебя!»</w:t>
+        <w:t>Когда он закончился, Е Цзэси вдруг вспомнил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кстати, ты попросил у режиссёра Ли гонорар?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет. — Хэ Цзюнь Юнь покачал головой. — Он попросил меня помочь…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как можно без гонорара! — Е Цзэси вытаращил глаза, вырвался из его объятий, быстро поправил сбившуюся одежду и направился к двери, бросив на ходу: — Подожди меня, я схожу к режиссёру Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь хотел сказать «не надо», но, подумав, просто покачал головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ладно, так даже лучше».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через полчаса Е Цзэси вернулся с новым контрактом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только дверь за ним закрылась, Ли Чанцзянь взял телефон и написал Хэ Цзюнь Юню:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Киноимператор Хэ, я думаю, вы должны мне компенсировать гонорар!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь не ответил, а спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Си Си вернулся?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Вернулся! Так что насчёт гонорара? Компенсируешь?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этот раз Хэ Цзюнь Юнь ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Наполовину. А то Си Си рассердится. Он у меня деньги считает».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чанцзянь: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ага, верю!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он не стал настаивать. Ладно, остаток он зачтет как свадебный подарок!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё равно он в плюсе!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одна мысль о том, как фанаты обрадуются, когда новости появятся, заставляла его улыбаться до ушей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Наверное, сервер снова упадёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нужно заранее связаться с техподдержкой, чтобы они следили за трансляцией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Никаких сбоев!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После этого дня у Е Цзэси появилась ещё одна обязанность — учить Хэ Цзюнь Юня танцевать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Танец, который дала съёмочная группа, был парным, но мужским и женским. В некоторых движениях было кокетство, поэтому Е Цзэси пришлось переделать хореографию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Основная часть не изменилась, но кокетливые движения убрали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но даже с новыми движениями танец оставался сложным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для Хэ Цзюнь Юня, который никогда не танцевал, это было очень трудно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, он был серьёзнее, чем думал Е Цзэси. Часто ему было достаточно одного объяснения, чтобы понять. Он даже сам ходил тренироваться!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иногда, когда Е Цзэси был занят на съёмках, Хэ Цзюнь Юнь просил операторов записать движения и тренировался по видео.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда съёмки заканчивались, Е Цзэси тихонько подходил к тренировочной комнате и приоткрывал дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Там громко играла музыка, Хэ Цзюнь Юнь не замечал его прихода и усердно репетировал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После двух недель тренировок движения стали привычными. Теперь он оттачивал детали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси считал, что он и так танцует достаточно хорошо и не нужно так усердствовать. Но Хэ Цзюнь Юнь хотел большего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«В этот раз я должен станцевать лучше, чем в прошлый».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Е Цзэси скользил по мужчине, он был доволен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Не зря он мой парень!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И танцует хорошо, и отношение правильное!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда музыка стихла, Е Цзэси бросился к нему и обнял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Такой старательный — заслужил поцелуй!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь опешил, но потом, улыбнувшись, попросил его отпустить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я весь в поту, отойди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси не отпускал, только сильнее прижимался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Съёмки закончились? — спросил Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, иначе откуда бы я взялся? — сказал Е Цзэси, словно он раньше не убегал к нему тайком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, понимая это, улыбнулся ещё шире и предложил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда давай станцуем вместе? Я сегодня лучше, чем вчера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза Е Цзэси засветились, и он энергично закивал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, лучше! — он видел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда поехали, — улыбнулся Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси вздохнул и нехотя отпустил его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Кубики пресса у парня такие приятные на ощупь, не хочется отпускать!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Музыка снова заиграла, и расслабленная атмосфера вокруг Е Цзэси изменилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их взгляды встретились, и они начали танцевать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре Е Цзэси заметил, что сегодня Хэ Цзюнь Юнь был в ударе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раньше он всё время считал такты и смотрел в зеркало, а сегодня его взгляд был прикован к Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько раз Е Цзэси чувствовал, как его сердце начинает бешено колотиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда танец закончился, он не выдержал, подскочил и крепко поцеловал Хэ Цзюнь Юня:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Учитель Хэ, вы меня соблазняете!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, тяжело дыша, подхватил его на руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси тихо вскрикнул и обхватил его за шею.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот это я тебя соблазняю! — усмехнулся Хэ Цзюнь Юнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2558,4131 +2686,4163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он не мог не вздохнуть в душе, к счастью, никто не придет в эту комнату. В противном случае стажеры увидят, как его парень носит его по комнате на руках. Как бы его тогда воспринимали? Уж точно не как наставника. </w:t>
-[...4079 lines deleted...]
-        <w:t>Е Цзэси вытер слезы с уголков глаз, улыбнулся и не отставал от ритма Хэ Цзиньюна, а также спел песню о любви из Знаменитого генерала, для публики, которая была уникальной для них.</w:t>
+        <w:t>«Хорошо, что на их этаже никого нет. Если бы стажёры увидели, как я несу своего парня на руках, мне, как наставнику, было бы стыдно!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Месяц с парнем пролетел незаметно. Завтра финал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси вдруг заволновался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Странно, перед финалом «Кумиров эпохи» он не нервничал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А сейчас — да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь тоже нервничал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За два часа до начала он всё ещё был в тренировочной комнате.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси искал его, и работники сказали, что он там.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Облегчённо вздохнув и усмехнувшись, он пошёл к нему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так нервничаешь? — спросил Е Цзэси, с жалостью и смехом глядя на потного Хэ Цзюнь Юня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот, глядя на него сияющими глазами, кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, впервые перед такой большой аудиторией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Где это впервые? — улыбнулся Е Цзэси. — Ты же много раз снимался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь взял его за руку и поцеловал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это другое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси подумал и согласился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Да, другое. Ведь это его первое выступление на публике».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего, — успокоил его Е Цзэси. — Я рядом. Если забудешь движения, смотри на меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь улыбнулся и кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В семь вечера долгожданный финал «Кумиров эпохи 2» наконец начался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ещё до начала съёмочная группа объявила, что в финале Е Цзэси и Хэ Цзюнь Юнь исполнят парный танец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фанаты были в восторге:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Моя пара — просто невероятна!!!!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Парный танец!!!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Кумиры эпохи — величайшие всех времён!!!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Съёмочная группа — молодцы!!!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Неужели наши мольбы услышали? Как же я взволнована!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Съёмочная группа невероятна! Смогла уговорить такого ленивого Е Цзэси и даже в придачу Хэ Цзюнь Юня! Я плачу!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[А-а-а-а-а, жду!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[…]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фанатам пришлось подождать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первыми выступали Шань Цзэюй и другой наставник. После них — Е Цзэси и Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выступление Шань Цзэюя закончилось, и свет погас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фанаты закричали: «Е Цзэси! Хэ Цзюнь Юнь!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вдруг зажёгся луч света, осветив две тени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раздался весёлый свист, загорелся полный свет — и на сцене появились Е Цзэси и Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[А-а-а-а-а-а-а-а-а-а!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Это Trouble Maker???]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ничего себе!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[У меня ДНК зашевелилась!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Не ожидал, что это будет эта песня!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Чёрт-чёрт-чёрт!!! Я начинаю волноваться!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Волнуюсь!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свист стих, и низкий, хрипловатый голос Е Цзэси разнёсся по залу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Один, два, три».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Смотрю в твои глаза — становлюсь Trouble Maker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рядом с тобой становлюсь Trouble Maker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Понемногу, всё больше, больше, больше</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Постепенно, всё сильнее, сильнее, сильнее</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не могу контролировать своё сердце</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы ты меня не забыл, всегда появляюсь перед тобой</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заставляю твоё сердце трепетать, ты не можешь от меня избавиться</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Украду поцелуй и убегу».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зал взорвался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На сцене они двигались синхронно, с лёгким смоки-ай. Е Цзэси пел и танцевал. Первоначальные кокетливые движения были изменены, стали более мужественными, но не менее чувственными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тёмные глаза Хэ Цзюнь Юня не отрывались от Е Цзэси. Они почти соприкоснулись губами, но в последний момент резко отстранились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[А-а-а-а-а, чёрт возьми!!! Поцелуйся же!!!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Почему не поцеловались!!!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я умираю!!! То движение, когда Е Цзэси вильнул бёдрами!!! Как сексуально! Мамочка!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Танец продолжался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я — T r o u b l e! Trouble! Trou! Trouble Maker!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Trouble Maker!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Trouble Maker!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Trouble Maker!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Trouble Maker!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зрители уже не могли кричать, у многих сорвались голоса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их выступление было просто потрясающим — настоящий пир для глаз и ушей!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже поклонники Хэ Цзюнь Юня были поражены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впервые он выступал на сцене! Не просто танцевал, а пел и танцевал!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И каждое его движение, каждый взгляд были безупречны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Казалось, он рождён для сцены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его глубоких глазах — любовь к сцене, к фанатам и к Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один взгляд, одна улыбка, одно гордое движение — и фанаты кричали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Музыка стихла, их губы почти соприкоснулись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зрители замерли, всё ещё под впечатлением, не в силах очнуться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свет снова погас. Е Цзэси первым пришёл в себя и хотел сказать Хэ Цзюнь Юню, чтобы он расслабился, но увидел его сияющую улыбку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он замер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, держа его за руку, перед тысячами зрителей в зале и миллионами у экранов, медленно опустился на одно колено.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце Е Цзэси пропустило удар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-то первый понял:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Это предложение?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[А-а-а-а-а-а-а-а-а-а-а!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Офигеть!!!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Мамочка!!!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Предложение!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[А-а-а-а-а-а-а-а-а-а-а-а-а-а-а-а-а-а-а-а-а-а-а-а-а-а-а!!!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фанаты, казалось, разучились говорить, только кричали и повторяли «а».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Загорелся полный свет, заиграла медленная музыка. Кто-то из работников протянул Хэ Цзюнь Юню микрофон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его сбивчивый голос разнёсся по залу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кажется, я напугал Си Си.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси впился в него взглядом, не желая пропустить ни одной эмоции. Кровь прилила к руке, которую держал Хэ Цзюнь Юнь, было невыносимо жарко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза заволокло туманом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь тихо рассмеялся и тихо произнёс то, что давно задумал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не когда Гао Шу пришёл с контрактами, и не когда Хэ Сю просил о встрече, а гораздо раньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если называть точное время, то после возвращения из Англии. — Он взял кольцо. — В тот день, когда ты написал, что едешь домой, я сразу понял, что что-то не так. Я тогда встречался с твоей тётей, спрашивал о твоих предпочтениях. С тех пор я и готовил это предложение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И контракты от Гао Шу, и просьба Ли Чанцзяня — всё было частью подготовки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как и Е Цзэси хотел поделиться с миром своей любовью, так и Хэ Цзюнь Юнь хотел показать всем, что любит Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так что, Си Си, ты выйдешь за меня?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Чёрт!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[У-у-у-у, это моя пара?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Почему такое трогательное событие заставляет меня плакать?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Потому что это правда трогательно!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Соглашайся!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-то начал скандировать, и зал взорвался криками:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Соглашайся!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В трансляции тоже было:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Соглашайся, Е Цзэси!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Скорее соглашайся!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси смотрел на Хэ Цзюнь Юня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сначала он был растерян, потом это переросло в волнение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он знал, что будет дальше, ещё когда Хэ Цзюнь Юнь опустился на колено.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было так неожиданно, что он даже не думал об этом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но это случилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он даже ущипнул себя за бедро, чтобы убедиться, что не спит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хэ Цзюнь Юнь сделал предложение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сделал предложение мне!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зрители кричали так громко, что порой заглушали Хэ Цзюнь Юня. Охранники едва сдерживали фанатов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза Е Цзэси заволокло туманом, и он не заметил, как потекли слёзы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наконец он закрыл лицо рукой и, всхлипнув, кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, я выйду за тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[А-а-а-а-а-а-а-а-а-а-а-а-а-а!!!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Будьте счастливы!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Боже, мои слёзы ничего не стоят!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[У-у-у-у, хотя я и рада, но подумать только, Е Цзэси в двадцать два уже женится, а я всё ещё одинока — от этого ещё грустнее]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дрожащими руками Хэ Цзюнь Юнь надел кольцо на палец Е Цзэси. Под крики зрителей они крепко обнялись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вдруг заиграла весёлая музыка. На сцене появились сто стажёров и Шань Цзэюй. Знакомый голос запел:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Сколько бы людей ни было рядом, мы не замечаем,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но не можем удержаться, чтобы не смотреть друг на друга, чувства сильны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Искра уже проскочила, намёки уже до предела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В мгновение колебания тех, у кого нет смелости, счастье пролетает мимо».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сто стажёров: «Я прост и неказист, а ты сияешь яркой звездой, мне страшно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюй, улыбаясь, подошёл к ним и протянул микрофон Хэ Цзюнь Юню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот взял его и с улыбкой запел:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Очевидно, я люблю тебя, очевидно, я хочу быть ближе,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но рядом с тобой всегда кто-то с цветами, толпа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почему я должен один побеждать всех соперников…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один из стажёров протянул микрофон Е Цзэси. Он опустил глаза, и кольцо на его пальце засияло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вытерев слёзы, он улыбнулся и подхватил мелодию, спев свою песню любви.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>