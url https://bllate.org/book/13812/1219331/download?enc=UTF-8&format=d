--- v0 (2026-07-07)
+++ v1 (2026-10-14)
@@ -14,307 +14,307 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На второй день официально началась запись четвертого выпуска «Журнал Гурманов».</w:t>
-[...255 lines deleted...]
-        <w:t>«Режиссёр, не заставляйте меня драться с вами!» Вэй Бэй даже угрожал.</w:t>
+        <w:t>На следующий день официально начались съёмки четвёртого выпуска «Гастрономических записок».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед началом режиссёр объявил гостям, что правила этого выпуска изменились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но как именно — он держал в секрете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И только утром, когда шестеро гостей вошли в съёмочный павильон, они поняли, в чём именно заключалось изменение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Съёмочная группа отменила свободное формирование команд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед обеденным столом стояло шесть стульев, под каждым стулом был определённый цвет. Гости, севшие на стулья одного цвета, автоматически становились одной командой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Главная цель этого изменения — избежать «отчуждения» со стороны постоянных гостей, — объяснил режиссёр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, постоянные гости возмутились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Режиссёр, не заставляйте меня драться с вами! — даже пригрозил Вэй Бэй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,1843 +334,2147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Только Шан Цзею сказал: «Этот метод хорош, чтобы избежать ситуации как во втором эпизоде».</w:t>
-[...1791 lines deleted...]
-        <w:t>«Не волнуйся, это не имеет большого значения», - Шань Цзею похлопал Е Цзэси по плечу и серьезно сказал: «Я просто хочу победить! Вы знаете? Выиграйте игру! Будь первым! Я хочу выиграть приз программной группы! Я должен выиграть! Должен выиграть на этот раз!»</w:t>
+        <w:t>Только Шань Цзэюй сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хороший способ. По крайней мере, не повторится ситуация второго выпуска.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ван Янь, вспомнив вчерашний смонтированный выпуск, рассмеялась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Лэй кивнул, соглашаясь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, так новичков не будут так безжалостно избивать старые игроки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ю Цзя вовремя заметила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А я думаю, что съёмочная группа зря старается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это почему? — удивился Вэй Бэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ю Цзя приподняла бровь и посмотрела на Е Цзэси:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Учителя Хэ же нет, правда, Цзэси?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Е Цзэси вспомнил о Хэ Цзюнь Юнe и вздохнул, но на лице не подал виду. Кивнув с улыбкой, он сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, раз учителя Хэ нет, я даже не знаю, что я буду есть в следующие несколько дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Вэй Бэй тоже вздохнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, если подумать, без учителя Хэ как-то хуже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюй фыркнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В этом выпуске есть я.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Остальные снова рассмеялись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только Е Цзэси в месте, куда не доставали камеры, попытался улыбнуться, но не смог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В результате свободного выбора мест Е Цзэси и Шань Цзэюй оказались в одной команде, Ю Цзя и Ван Янь — в другой, а Юй Лэй и Вэй Бэй — в третьей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ю Цзя и Вэй Бэй очень завидовали Шань Цзэюю и предлагали ему поменяться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюй безжалостно отказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Даже не мечтайте!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все, кто видел второй выпуск, знали, насколько силён Е Цзэси. Можно сказать, что даже без Хэ Цзюнь Юня, если Е Цзэси захочет, их команда станет первой!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Остальные хотели с ними играть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хм, для них это было слишком рано!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюй был полон уверенности. Он верил, что их команда на этот раз обязательно будет первой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Остальным оставалось только завидовать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но вскоре Шань Цзэюй понял, насколько он ошибался!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда команды были сформированы, начались съёмки первого дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как и раньше, в первый день съёмочная группа не объявляла задание, и гостям нужно было самим его искать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюй всё время был в приподнятом настроении и очень усердно искал улики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что касается Е Цзэси, то он, казалось, тоже искал, но если присмотреться, то можно было заметить, что он всё время отсутствовал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да, слово «отсутствовал» не совсем точное, потому что «отсутствовать» — значит стоять неподвижно или тупо смотреть на что-то.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Е Цзэси этого не делал. Он, казалось, был сосредоточен на съёмках, но только на съёмках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В предыдущих трёх выпусках Е Цзэси нельзя было назвать «просто снимающимся».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каждый день он выглядел очень естественно, было видно, что он получает удовольствие от процесса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но на этот раз создавалось впечатление, что он просто выполняет задачу «сняться».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже когда Шань Цзэюй изредка заговаривал с ним, Е Цзэси реагировал лишь спустя секунду и отвечал неохотно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После нескольких таких разов Шань Цзэюй не удержался и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что с тобой в последнее время?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси опешил и машинально спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А? В каком смысле?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюй нахмурился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне кажется… ты какой-то пассивный?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Ю Цзя тоже подошла:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, я тоже заметила!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кажется, да, — поддержал Вэй Бэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси выглядел очень невинно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да ну? Разве я не всегда такой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ю Цзя покачала головой и серьёзно сказала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, раньше ты сам искал улики, делился ими с нами и даже предлагал, как распределить обязанности. А сейчас ты просто слушаешься и делаешь то, что тебе говорят. Если тебе не скажут, ты не пошевелишься. Ты совсем не активен! Словно…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она задумалась:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Словно ленивая рыба, которая даже не хочет перевернуться на солнце!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав такое описание, остальные засмеялись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси почесал затылок:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да ладно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да! — хором ответили все.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюй был в полном отчаянии. В этом выпуске нужно было разгадывать тайну, и главной опорой их команды был Е Цзэси. Но, глядя на его ленивый вид, он очень сомневался, смогут ли они получить главный приз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому после второго дня съёмок он специально отвёл Е Цзэси в сторону.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси только что взял у Гао Шу телефон и хотел идти болтать с Хэ Цзюнь Юнем, поэтому он был нетерпелив.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что-то случилось? — спросил он, глядя на Шань Цзэюя. — Учитель Шань, говорите быстрее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюй несколько секунд внимательно смотрел на него, а потом медленно спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы с Хэ Цзюнь Юнем вместе?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси был похож на кошку, которой наступили на хвост. Он весь напрягся, зрачки сузились, и он сразу же отрицательно ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет! Кто сказал? Как это возможно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюй, который только что предполагал, теперь был уверен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, вы вместе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет! — продолжал отрицать Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюй фыркнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты думаешь, меня обманешь? Да ладно. Мы с Хэ Цзюнь Юнем выросли вместе. Ты хочешь сказать, что ту записку из Вэйбо написал не он? Я готов съесть её живьём.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Та записка теперь хранилась у него в рамке. Он не дал бы Шань Цзэюю шанса съесть её!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Е Цзэси перестал так активно отрицать, но всё же настаивал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но мы правда не вместе!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это не важно, — сказал Шань Цзэюй, а потом добавил: — Важно то, что сейчас будет. Я могу рассказать тебе, в каком возрасте Хэ Цзюнь Юнь перестал писать в штанишки, и обо всех его детских неловких моментах. Но сначала ты должен кое-что пообещать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза Е Цзэси засветились, но, услышав последнюю фразу, он нахмурился и с подозрением спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что пообещать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не волнуйся, ничего серьёзного, — Шань Цзэюй похлопал его по плечу и серьёзно сказал: — Я просто хочу выиграть! Понимаешь? Выиграть! Победить в игре! Получить приз от съёмочной группы! Я должен выиграть! На этот раз я должен выиграть!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,1203 +2494,1491 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После двух секунд молчания он тяжело кивнул: «Хорошо, сделаем это!»</w:t>
-[...1151 lines deleted...]
-        <w:t>Наконец, на третий день Е Цзэси вернулся в столицу, за день до конференции вернулся Хэ Цзиньюнь.</w:t>
+        <w:t>Помолчав две секунды, он энергично кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, договорились!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И вот на третий день все заметили, что Е Цзэси как будто подменили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не только перестал быть ленивым, но и стал очень активным!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сразу указывал на то, чего никто не замечал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже после окончания съёмок он всё ещё размышлял о деталях сегодняшнего задания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ю Цзя и Вэй Бэй были в шоке. Они посмотрели на Шань Цзэюя и потрясённо спросили:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что ты с ним сделал? Перемена огромная!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюй только подмигнул и загадочно сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наверное, это магия Гермионы, ведь она великая волшебница.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ю Цзя, Вэй Бэй: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы не съёмки, они бы высказали ему всё, что о нём думают!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но внезапное возвращение Е Цзэси к нормальному состоянию действительно создало давление на две другие команды. В последующие дни все были в хорошем настроении и активно искали улики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, к сожалению, в итоге их опередили Е Цзэси и Шань Цзэюй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В финальном этапе этого выпуска тоже нужно было выполнить задание. Команда, которая справилась первой, получала право ответить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если первая команда отвечала неправильно, то у следующих был шанс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если же первая отвечала правильно, то остальные, естественно, проигрывали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Результат был очевиден: Е Цзэси и Шань Цзэюй ответили правильно и получили главный приз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюй так обрадовался, что забыл закрыть рот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, взяв приз, напомнил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не забывай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюй, улыбаясь, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не забуду, не забуду. После съёмок расскажу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав их разговор, Ван Янь очень удивилась:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, так учитель Шань что-то пообещал Цзэси?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Секрет! — хором ответили они.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ю Цзя наконец поняла:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, учитель Шань пообещал Цзэси какую-то выгоду. Я же говорю, почему он с третьего дня начал серьёзно работать… — вздохнув, она сказала: — Ладно, я сдаюсь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вэй Бэю было любопытно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что же это за выгода, ради которой Цзэси так старался?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ю Цзя приподняла бровь и с многозначительной улыбкой пошутила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто знает? Может, кого-то ему сосватал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вэй Бэй был потрясён:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Правда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Шутка! — Ю Цзя закатила глаза. — Я пошутила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вэй Бэй нахмурился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О таком можно шутить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ю Цзя: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она очень устала и отказывалась с ним разговаривать!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В ночь после окончания съёмок третьего выпуска Е Цзэси и Шань Цзэюй проболтали до полуночи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только заполночь Е Цзэси, довольный, вернулся в свою комнату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Засыпая, он думал только о том, как маленький Хэ Цзюнь Юнь и маленький Шань Цзэюй дерутся, а он сам прячется за деревом и подглядывает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маленький Хэ Цзюнь Юнь, рассердившись, присел на корточки, сложил пальцы буквой L и закричал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Трансформация Тиги! Пиу-пиу-пиу!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маленький Шань Цзэюй в этот раз играл монстра. Он упал на землю, высунул язык и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я умер!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На следующее утро Е Цзэси проснулся от смеха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя это было очень смешно, сейчас он не мог посмеяться над Хэ Цзюнь Юнем, что было немного обидно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси подавил своё волнение и, болтая с Хэ Цзюнь Юнем, мысленно считал дни до его возвращения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Скоро, осталось совсем немного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наконец, на третий день после возвращения Е Цзэси в столицу, накануне рекламной кампании, Хэ Цзюнь Юнь вернулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>