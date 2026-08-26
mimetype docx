--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -14,4099 +14,4371 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Зрачки Е Цзэси расширились от удивления, и сразу же после этого он закрыл камеру руками.</w:t>
-[...4047 lines deleted...]
-        <w:t>Режиссёр Ян моргнул: «Дело не в этом. Как только я услышал, что это ты, я немедленно договорился со своей сетью».</w:t>
+        <w:t>Зрачки Е Цзэси расширились от удивления, и, опомнившись, он первым делом прикрыл камеру рукой. Жар хлынул к лицу, и через несколько мгновения кончики его ушей стали пунцовыми, а лицо обожгло огнём.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед тем как ответить на видеозвонок, Е Цзэси с трудом успокоил своё взволнованное сердце, но одной фразы Хэ Цзюнь Юня оказалось достаточно, чтобы всё вернулось на круги своя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он глубоко вздохнул, но румянец не спадал, наоборот, лицо становилось всё горячее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только что показавшееся лицо исчезло. Хэ Цзюнь Юнь на секунду опешил, глядя на чёрный экран, а затем понял, что Е Цзэси закрыл камеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина тихо рассмеялся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зачем ты закрыл камеру?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, всё ещё стесняясь, молчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цзэси, убери руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси наконец заговорил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не уберу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Без причины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь тихо рассмеялся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нельзя на тебя посмотреть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, стиснув зубы, спросил в ответ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А что на меня смотреть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это нечестно, — сказал Хэ Цзюнь Юнь. — Я тебе себя показываю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так и ты закрой камеру, — ответил Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты не хочешь на меня посмотреть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси почувствовал, как кровь прилила к лицу с новой силой. В комнате работал кондиционер, но ему захотелось приложить к щекам кусочек льда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Очень нужно, — сказал он, но глаза его то и дело косились на экран.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, кажется, стоял. Что он делал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чем ты занят? — спросил Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь не ответил, его тёмные глаза были прикованы к экрану, и лишь спустя некоторое время он произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твои слова меня немного огорчают. И это очень несправедливо: тебе можно на меня смотреть, а мне на тебя нельзя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос мужчины, низкий, с нотками хрипотцы, звучал лениво, словно он капризничал, и от этого был особенно притягателен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце Е Цзэси пропустило удар, а в следующее мгновение забилось с бешеной скоростью. По коже словно прошёл разряд тока, в ушах зашумело, а гулкое биение сердца стало отчётливо слышно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свободной рукой он потёр горячие уши, кашлянул и не стал отвечать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, поняв его настроение, сменил тему:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты уже так долго на меня смотришь, когда же я смогу посмотреть на тебя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси прикусил губу и едва слышно ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Когда ты вернёшься, разве не увидишь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Хэ Цзюнь Юнь вздохнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Похоже, я увижу тебя ещё очень не скоро.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси насторожился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты вернёшься нескоро?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь кивнул, взял телефон и взглянул на суп, который варился на плите:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наверное, через полмесяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Брови Е Цзэси слегка нахмурились:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что-то случилось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, не колеблясь, кратко объяснил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Моей матери сделали небольшую операцию. В тот день я уехал так внезапно, потому что позвонили из больницы. Я очень спешил и просто ушёл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Е Цзэси кивнул. В романе родители Хэ Цзюнь Юня развелись, и не уточнялось, в какую именно страну уехала его мать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С тётей всё в порядке? — спросил он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь покачал головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не волнуйся, это была небольшая операция по удалению аппендицита. — Помолчав, он добавил: — Но так как я редко здесь бываю, хочу побыть с ней подольше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси кивнул, соглашаясь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, с тётей нужно побыть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь приподнял бровь и посмотрел на экран:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, ты хочешь, чтобы я увидел тебя только через полмесяца?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси опешил — он не ожидал, что разговор вернётся к прежней теме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но в таком виде…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вскочил с кровати, забежал в ванную и взглянул в зеркало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юноша в зеркале был красен не только лицом, но и шеей!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как он мог позволить Хэ Цзюнь Юню увидеть себя таким?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ни за что!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он стиснул зубы, опустил глаза на телефон и снова сменил тему:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, ты пропустишь следующий выпуск «Гастрономических записок»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На губах Хэ Цзюнь Юня заиграла беспомощная улыбка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Смена темы слишком резкая».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он не стал его раскрывать — иначе разговор сегодня мог бы и не состояться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, я уже договорился с режиссёром. Съёмочная группа, наверное, найдет кого-то на замену, — ответил Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голосе Е Цзэси прозвучала нотка разочарования, которую он сам не заметил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, в этом выпуске мне придётся быть в паре с новым гостем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Необязательно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты суп варишь? — Е Цзэси давно заметил поднимающийся над экраном пар — Хэ Цзюнь Юнь, должно быть, готовил суп.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, маме нужно восстанавливаться, — кивнул Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси сглотнул и, с чувством кивнув, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, нужно хорошо восстанавливаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они болтали о том о сём, пока Хэ Цзюнь Юню не нужно было приступать к готовке, а Е Цзэси — ко сну. Тогда односторонний видеозвонок прервался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После звонка Е Цзэси больше не нужно было закрывать камеру рукой. Убрав онемевшую ладонь, он повалился на кровать и задумался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Целых полмесяца не видеться…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он думал, что увидит Хэ Цзюнь Юня уже на съёмках следующего выпуска.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В душе затаилась едва скрываемая печаль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он раздражённо перевернулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И тут же его осенила другая мысль: «Что же делать следующие полмесяца? Каждый раз, когда мы будем созваниваться по видео, я буду заставлять его показываться одному?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разве это не подло?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И потом, он сказал, что скучает…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При этой мысли к лицу снова прилила кровь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси вскочил, побежал в ванную, плеснул в лицо холодной водой — и румянец немного спал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Так нельзя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нельзя же совсем не показываться».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он посмотрел на себя в зеркало, подумал две секунды, и вдруг его глаза засветились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Выход есть!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И вот, в десять вечера, в его обычное время отхода ко сну, Е Цзэси снова зашёл в Вэйбо и, что случалось редко, выложил три своих фото с подписью:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Смотрите».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Арбузные листья» были не просто удивлены. Что за благодатные дни настали?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мало того, что Е Цзэси два дня подряд заходил в Вэйбо, так он ещё и селфи выложил!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На фото — крупный план молодого человека, его бледная кожа казалась ещё белее из-за близкого ракурса, пряди волос на лбу ещё влажные, ресницы, тоже влажные, казались ещё более яркими. Е Цзэси слегка повернул голову к камере, его красные губы изогнулись в улыбке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фанаты не могли сдержать восторга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ауууууууу! Брат, какой красивый!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Боже-боже! Си Си наконец выложил селфи! У-у-у-у, я в восторге!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Детка, ты так красив! Я объявляю, что я твоя фанатка-девушка!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Чёрт, я, поклонница пары, тоже хочу на минутку стать фанаткой-девушкой!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Дорогой, ты так хорош!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Чёрт, если я не ошибаюсь, это его первое селфи! Ты, наверное, ревнуешь из-за того, что у нас много кумиров, и решил удержать нас селфи. Я объявляю, у тебя получилось!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[У-у-у-у, даже без макияжа! Кожа такая белая! Я откровенно завидую, мне кисло!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[…]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В это же время Хэ Цзюнь Юнь, только что закончив готовить и упаковывая еду, чтобы отвезти в больницу, услышал сигнал особого уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он отложил контейнер, удивлённый.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Е Цзэси снова написал?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взяв телефон, он без колебаний открыл его страницу и увидел крупный план лица юноши.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пальцы, сжимавшие телефон, слегка напряглись, а уголки губ сами собой поползли вверх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Текст был очень коротким — всего один иероглиф: «Смотри».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Смысл был очевиден — это ему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Другой рукой Хэ Цзюнь Юнь прикрыл лицо и глубоко вздохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Е Цзэси… очень милый.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как же он ему нравится?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он несколько секунд смотрел на фото, поглаживая его пальцем, а потом сохранил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем нажал кнопку репоста:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>@Хэ_Цзюнь_Юнь: «Красиво».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот пост снова вызвал бурю эмоций у поклонников пары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Взаимодействие, взаимодействие!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[В последнее время сахара просто через край!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Чёрт, вы двое, встречайтесь уже, умоляю вас!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Один голос!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Два!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Три!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я — ЗАГС. Я сам пришёл, деньги за вас уже заплатил, заполните заявление — и я дам вам свидетельство!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Мне сразу поздравлять или нужно какую-то процедуру пройти?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Поздравляем! Поздравляем!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Взаимодействие учителя Хэ и Си Си такое сладкое!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Да-да, правда мило]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Слишком сладко]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев комментарий Хэ Цзюнь Юня, лицо Е Цзэси снова загорелось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Этот человек, он что, живёт в моём Вэйбо?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, говоря об этом, Е Цзэси заметил, что каждый раз, когда он писал пост, Хэ Цзюнь Юнь почти сразу оставлял комментарий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Неужели… он поставил меня в особое уведомление?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чем больше он думал, тем вероятнее это казалось. В тишине ночи сердце снова бешено заколотилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он досадливо закрыл лицо руками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Как я раньше не заметил?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глубоко вздохнув, он натянул одеяло на голову и уже начал ждать завтрашнего видеозвонка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Завтра, когда мы будем созваниваться, я сделаю много скриншотов».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этой мыслью он спокойно заснул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он никак не ожидал, что, проснувшись утром, обнаружит Гао Шу и микроавтобус.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси удивился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— До съёмок «Гастрономических записок» же ещё пять дней?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Молодой господин, вы забыли про тот рекламный контракт, который мы подписали? Я же говорил, что приеду за вами через пару дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему было не до смеха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но контракт был подписан, и, как бы ни не хотелось, пришлось ехать с Гао Шу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Но, если подумать, утром всё равно делать нечего, в Англии сейчас вечер. Вместо того чтобы ждать, пока учитель Хэ проснётся и ответит, лучше пойти на съёмку. А к обеду я закончу, он проснётся, и мы сможем поболтать или даже созвониться. Идеально!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Приехав на площадку, Е Цзэси с удивлением обнаружил, что режиссёр ему знаком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Режиссёр Ян, увидев Е Цзэси, тоже обрадовался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Снова работаем вместе!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси улыбнулся ему:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не ожидал, что это будет режиссёр Ян.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Режиссёр Ян подмигнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как только узнал, что это ты, я сам напросился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4126,403 +4398,531 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Снимать со знакомым режиссером было одно удовольствие. После утренних съемок обе стороны остались очень довольны.</w:t>
-[...351 lines deleted...]
-        <w:t>Шутите?</w:t>
+        <w:t>Сниматься с режиссёром, которого знаешь, — одно удовольствие. Утро прошло очень продуктивно, и все остались довольны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но как только настал полдень, режиссёр Ян заметил, что Е Цзэси стал немного не в себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Главные признаки: он то и дело просил у Гао Шу телефон, но, взглянув на него, тут же отдавал обратно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В перерывах он забивался в угол дивана и смотрел в телефон, но постоянно открывал и закрывал WeChat. То разблокирует экран, то снова заблокирует.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Такое повторялось много раз, и даже Гао Шу заметил что-то неладное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Режиссёр Ян подошёл и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В чём дело? Кажется, он не в духе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу, с озабоченным видом кивнув, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я спрошу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но не успел он подойти, как один из работников, услышав их разговор, с улыбкой заметил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А учитель Е похож на влюблённого, который ждёт сообщения от своей пары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу и режиссёр Ян одновременно повернули головы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Работник опешил, поняв, что сморозил глупость, мысленно выругал себя и поспешно замахал руками:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я просто пошутил!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу и режиссёр Ян задумались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Шутка ли?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>