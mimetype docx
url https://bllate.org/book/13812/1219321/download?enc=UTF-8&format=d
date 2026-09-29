--- v0 (2026-05-21)
+++ v1 (2026-09-29)
@@ -14,4035 +14,4083 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Е Цзэси немного нервничал, как только заговорил. К счастью, свет в машине был достаточно тусклым, и Е Цзэси вздохнул с облегчением. Даже если он какое-то время не контролирует выражение своего лица, его не обнаружат сразу.</w:t>
-[...543 lines deleted...]
-        <w:t>Хэ Цзиньюнь кивнул: «Хотя это просто, пока одна сторона делает шаг назад, мы все знаем факты, которые очень немногие люди уступят».</w:t>
+        <w:t>Едва эти слова сорвались с языка, как Е Цзэси заметно напрягся. К счастью, в машине было достаточно темно, что позволило ему немного расслабиться. Даже если выражение его лица было неидеальным, это вряд ли сразу бросилось бы в глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем временем он взглянул на Хэ Цзюнь Юня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если Вэй Лифэй действительно мучился из-за этого и позвал Е Цзэси выпить, то всё вставало на свои места.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумать только, если бы такое случилось с ним самим, это и правда было бы головной болью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потому что это действительно была проблема века.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Многие, кто не сталкивался с подобным, могут не понять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но если бы Хэ Цзюнь Юнь попытался примерить эту ситуацию на себя и Е Цзэси…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При одной лишь мысли его брови нахмурились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Как это решить? Проблема, кажется, почти неразрешима.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя на первый взгляд всё просто: достаточно, чтобы одна сторона немного уступила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но сказать легко, сделать трудно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы это случилось со мной… я бы, наверное, тоже долго мучился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хорошо, что этого не случилось».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав так, он облегчённо вздохнул и, повернувшись к Е Цзэси, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если проблема в этом, то действительно ничего не поделаешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выражение лица Е Цзэси изменилось. Он не удержался и продолжил спрашивать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, никакого выхода? Совсем никакого?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хотя на словах легко сказать «пусть кто-то один уступит», мы оба знаем, что мало кто готов на это пойти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Е Цзэси стиснул зубы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...3391 lines deleted...]
-        <w:t>Слишком сложно скрыть ложь!</w:t>
+        <w:t>«Именно потому, что я это знаю, я и решил спросить учителя Хэ! Но этот ответ…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вздохнул про себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Немного погодя Хэ Цзюнь Юнь продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я бы посоветовал Вэй Лифэю не настаивать. Если бы это был я… о, нет, со мной такого бы не случилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце Е Цзэси пронзила острая боль. Он всё ещё не сдавался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Учитель Хэ так уверен, что с ним такого не случится? А вдруг?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уголки губ Хэ Цзюнь Юня изогнулись в улыбке:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В таких вопросах я, возможно, более чувствителен, чем большинство людей. Поэтому со мной такого обычно не случается. Ещё на стадии зарождения чувств я бы всё выяснил. Если бы это было неподходяще, то на этом бы всё и закончилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка на лице Е Цзэси застыла:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Совсем никаких сомнений?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь был очень уверен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет. Бессмысленно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси погрузился в молчание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Совсем никаких сомнений?..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Значит, у меня нет шансов?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ещё не начавшись, любовь уже закончилась». Это был серьёзный удар для Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>До встречи с Хэ Цзюнь Юнем он ещё тешил себя иллюзиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь огонёк надежды погас, остались только воспоминания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, охваченный тоской, откинулся на сиденье, уставился в окно на мелькающие фонари и, не забыв про Вэй Лифэя, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, я серьёзно поговорю с Вэй Лифэем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь кивнул и добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно, если Вэй Лифэй сам захочет уступить, это возможно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он не захочет, — тяжело вздохнул Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Если бы хотел, не было бы этого вопроса!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, сейчас мы с учителем Хэ уже обсуждали бы, кто кому нравится, и я мог бы спросить, что он думает обо мне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как приятно и быстро всё могло бы быть!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но кто бы мог подумать, что всё обернётся так?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По дороге домой Е Цзэси больше не заговаривал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На темы, которые начинал Хэ Цзюнь Юнь, он лишь изредка кивал или соглашался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, заметив его странное состояние, с беспокойством спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тебе плохо от выпитого?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя Е Цзэси не был силён в алкоголе, от того небольшого количества, что он выпил, ему не могло стать плохо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему было плохо из-за Хэ Цзюнь Юня!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он не мог этого сказать, пришлось терпеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И теперь, когда Хэ Цзюнь Юнь сам подсунул ему предлог, Е Цзэси решил им воспользоваться:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Возможно. Немного выпил, и в груди давит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Брови Хэ Цзюнь Юня тут же нахмурились:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Е, потом заедем в аптеку за таблетками от похмелья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не надо, — Е Цзэси не задумываясь отказался. — Лучше поедем домой. Я хочу отдохнуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Пусть все сегодняшние неприятности останутся сегодняшними!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А завтра, проснувшись, я начну всё заново!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Точно всё в порядке? — Хэ Цзюнь Юнь всё ещё волновался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Точно, — твёрдо сказал Е Цзэси. — Скоро приедем. Я устал. Вы, учитель Хэ, тоже идите отдыхать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, внимательно посмотрев на него и убедившись, что тот говорит серьёзно, кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно. Если дома тебе станет хуже, сразу звони.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, не волнуйтесь, — Е Цзэси, из последних сил изобразив улыбку, сделал так, чтобы его лицо не выглядело слишком мрачным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Машина медленно остановилась у ворот. Е Цзэси махнул рукой Хэ Цзюнь Юню и, развернувшись, пошёл к дому.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только дверь закрылась, он без сил опустился на пол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В груди заныло, распирало от боли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Просидев так две минуты, он услышал звук телефона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взяв его, он увидел сообщение от Хэ Цзюнь Юня — наконец-то.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но на этот раз прежнего волнения и радости не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Учитель Хэ: «Ложись спать пораньше. Если станет плохо, звони, я приду».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на эти заботливые слова, Е Цзэси стало ещё больнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Он думал, что особенный для него, а оказалось, это просто проявление его джентльменства».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глубоко вздохнув, он зашёл в контакт Хэ Цзюнь Юня, отменил закрепление диалога вверху и изменил заметку на обычное имя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только после этого ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хорошо, спасибо, учитель Хэ. Вы тоже отдохните».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отправив сообщение, он выключил телефон, кое-как принял душ и рухнул в кровать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Засну — и всё пройдёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проснусь — и всё будет хорошо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Завтра новый день, оставлю все неприятности позади!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Постоянно внушая себе это, он быстро заснул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но на следующее утро, проснувшись, он понял, что самовнушение не помогает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказать, что оно бесполезно, — ничего не сказать. Оно было абсолютно бесполезно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проснувшись, он всё ещё чувствовал себя плохо!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так плохо, что даже когда Янь Мань позвонила и позвала домой есть сушёную рыбу, он отказался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что мне эта рыба?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не очень-то и хочется».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси снова тяжело вздохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Тоска.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но что поделаешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В кого я влюбился — в „единицу“!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он с отчаянием уткнулся лицом в одеяло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ладно, будь что будет. Я устал».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующую секунду некстати зазвонил телефон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, не глядя, взял его и, не глядя, ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тётя, я правда не хочу есть, вы…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цзэси? — голос Хэ Цзюнь Юня прервал его. — Это я.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси опешил, потом взглянул на экран. Это оказалась не Янь Мань, а Хэ Цзюнь Юнь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он быстро перевернулся на кровати, прижал телефон к уху, прочистил горло и только тогда сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Извините, учитель Хэ, я не разглядел, кто звонит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голосе Хэ Цзюнь Юня явно слышалась улыбка:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего страшного. Только что кто-то звонил? Звали поесть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси объяснил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, моя тётя звала домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты не пойдёшь? — спросил Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси вздохнул про себя. Сейчас, в таком состоянии, если он поедет, его сразу спросят, что случилось. Конечно, не поедет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не пойду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё ещё плохо после вчерашнего? — спросил Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, сегодня утром мне уже не плохо, — сказал Е Цзэси. — Кстати, у вас ко мне какое-то дело, учитель Хэ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь как раз ждал этого вопроса. Улыбнувшись уголками губ, он сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня сегодня выпало свободное время. Я купил продуктов и хотел пригласить тебя на обед.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После вчерашнего Хэ Цзюнь Юнь понял, что Е Цзэси, возможно, нужно ещё немного времени, чтобы разобраться в себе. Но если он будет продолжать держать дистанцию, то сам не сможет успокоиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому он решил сегодня же перейти в наступление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы не вчерашний разговор, Е Цзэси, несомненно, с радостью согласился бы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь Хэ Цзюнь Юнь отлично готовил, особенно жареную рыбу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но теперь всё изменилось. Он знал, что думает Хэ Цзюнь Юнь, и ясно осознавал, что между ними ничего не может быть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вся предыдущая забота Хэ Цзюнь Юня, вероятно, была просто проявлением внимания к младшему. Он не должен думать о ней больше, чем следует, и не должен приближаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лучше пораньше прекратить, пока не поздно. Для всех будет лучше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глубоко вздохнув, Е Цзэси с трудом произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Извините, учитель Хэ, сегодня я, наверное, не смогу прийти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка на лице Хэ Цзюнь Юня, который уже мысленно перебирал, какие блюда приготовить, тут же застыла:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что?..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Помедлив секунду, он, видимо, осознав, что его тон прозвучал неправильно, поспешно спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси помассировал виски и ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тётя только что приготовила, я уже половину съел. И потом, мне ещё нужно встретиться с Вэй Лифэем. Он до сих пор не разобрался со вчерашней проблемой, ждёт меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказав это, Е Цзэси мысленно извинился перед Вэй Лифэем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Извини, брат, пришлось тебя подставить».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Хэ Цзюнь Юнь нахмурился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Похоже, я поздно пригласил».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он был разочарован, но всё же сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда, может, вечером? В обед я пока не буду готовить. Могу вечером…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вечером… — Е Цзэси было неудобно. — Вечером, наверное, тоже не получится. Сегодня я не знаю, когда вернусь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Брови Хэ Цзюнь Юня сошлись ещё сильнее:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот как…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Врать было неловко». Е Цзэси почувствовал себя виноватым:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Извините, учитель Хэ. Вы ко мне так хорошо относитесь, а я…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что ты говоришь? — перебил его Хэ Цзюнь Юнь. — Мы же не чужие друг другу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси улыбнулся, но ничего не сказал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда иди. Мне отвезти тебя? — спросил Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет-нет! Я поем и сам поеду! — сказал Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, — вздохнул Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Положив трубку, он обернулся и посмотрел на полный продуктами холодильник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что же с ними делать? Придётся отдать Юй Е. Самому оставлять — только испортятся».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А в это время Е Цзэси, спешно выбравшись из кровати, поспешно сел в машину и уехал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только сейчас он осознал один недостаток соседства:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Врать слишком сложно!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>