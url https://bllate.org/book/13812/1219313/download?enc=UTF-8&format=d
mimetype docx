--- v0 (2026-05-24)
+++ v1 (2026-10-14)
@@ -14,4003 +14,4291 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Комната для гостей находится рядом с комнатой Е Цзэси, и это также был первый раз, когда Хэ Цзиньюнь поднялся на второй этаж дома Е Цзэси.</w:t>
-[...3951 lines deleted...]
-        <w:t>Рука Е Цзэси сбоку слегка сжалась, они просто держалась за руки, почему ты держишь ее так крепко!</w:t>
+        <w:t>Гостевая комната находилась рядом со спальней Е Цзэси. Хэ Цзюнь Юнь был на втором этаже дома Е Цзэси впервые.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вопреки его ожиданиям, интерьер комнаты оказался неожиданно простым и элегантным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда вы, учитель Хэ, отдыхайте, я позже приду вас разбудить, — сказал Е Цзэси и помахал рукой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он лёг в кровать, мышцы всего тела расслабились. Он слегка прикрыл глаза, и знакомый аромат донёсся от мягкого пододеяльника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мм, это тот самый кондиционер, который всегда использует Е Цзэси».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уголки губ Хэ Цзюнь Юня изогнулись, и он устроился поудобнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда наступили сумерки, Е Цзэси взглянул на время на планшете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Было уже семь вечера, пора было будить Хэ Цзюнь Юня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он медленно выключил планшет и направился наверх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но почему-то, когда он подошёл к двери гостевой комнаты, его вдруг охватило непонятное волнение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поколебавшись, он всё же открыл дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В комнате было темно, лишь слабый свет с улицы позволял разглядеть расплывчатые очертания фигур.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси глубоко вздохнул и сначала тихо позвал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Учитель Хэ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Человек на кровати не пошевелился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси подумал и включил свет. Опасаясь, что яркий свет может разбудить, он выбрал мягкое, тёплое освещение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда загорелся свет, в комнате сразу стало светло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси посмотрел на кровать. Казалось, спящий Хэ Цзюнь Юнь тоже заметил свет и слегка нахмурился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прочистив горло, Е Цзэси снова позвал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Учитель Хэ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Человек на кровати снова не ответил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь лежал на боку, лицом к двери. С этого ракурса было видно, что половина его лица утопала в подушке, и можно было разглядеть только высокий нос и закрытые глаза. Возможно, из-за освещения, Е Цзэси показалось, что жёсткие черты Хэ Цзюнь Юня в этот момент стали намного мягче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глазах Е Цзэси мелькнуло любопытство. Он видел Хэ Цзюнь Юня в таком состоянии впервые.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы не было неприлично тайком фотографировать, он бы даже достал телефон и сделал снимок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отбросив сумбурные мысли, Е Цзэси снова позвал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Учитель Хэ, пора вставать!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь не пошевелился, его дыхание становилось всё ровнее, словно он снова погрузился в глубокий сон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси почувствовал себя немного растерянно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что же делать? Будить ещё или нет?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Помучившись, он сделал ещё пару шагов, готовясь позвать в третий раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Если и сейчас не проснётся, я не буду больше будить. Наверное, учитель Хэ всю ночь не спал. Иначе как объяснить эти тёмные круги под глазами?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Учитель Хэ? — Е Цзэси подошёл к кровати и легонько похлопал по одеялу. — Пора ужинать, учитель Хэ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев, что Хэ Цзюнь Юнь не реагирует, Е Цзэси снова занёс руку, чтобы похлопать, но не успел её опустить, как его запястье перехватили и сжали:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не балуйся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос Хэ Цзюнь Юня был очень хриплым, с явной сонливостью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тёплая рука сжала его руку с некоторым усилием, и Е Цзэси не мог её высвободить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не балуйся, — снова повторил Хэ Цзюнь Юнь хриплым голосом. — Дай мне ещё немного поспать…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Окончание фразы, низкое и невнятное, звучало так, будто он шептал на ухо Е Цзэси. В его тоне чувствовалась даже… доля капризности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Щёки Е Цзэси внезапно вспыхнули, и он замер на месте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«В такой ситуации как можно пошевелиться? Но, учитель Хэ, нельзя же так держать меня за руку!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси теперь не мог уйти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пальцы мужчины были длинными, с чёткими суставами, ногти аккуратно подстрижены. Кончики пальцев были немного шершавыми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тепло от тела Хэ Цзюнь Юня по руке передавалось Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он смотрел на эту руку, и вдруг вспомнил ту недавнюю шумиху в интернете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Держаться за руки?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Разве они сейчас не держатся за руки?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Между друзьями, конечно, можно держаться за руки. Но может кто-нибудь объяснить, почему его сердце бьётся так часто?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ведь это просто дружеское рукопожатие!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце в груди колотилось всё сильнее, и даже воздух в комнате, казалось, стал разреженным. Дыхание Е Цзэси участилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Так больше нельзя».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он снова попытался выдернуть руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этот раз удалось легче. Он едва дёрнул, и Хэ Цзюнь Юнь отпустил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только руки расцепились, Е Цзэси облегчённо выдохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь он не собирался больше его будить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ладно, раз учитель Хэ не выспался, пусть спит. А на ужин… я могу и доставку заказать!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси выключил свет, на цыпочках вышел из комнаты и осторожно прикрыл дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только дверь закрылась, он не удержался и прижал ладони к лицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Почему у меня такие горячие щёки?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В то же время в комнате Хэ Цзюнь Юнь слегка повернулся, поднял руку, которая только что держала Е Цзэси, посмотрел на неё пару секунд и медленно прижал к лицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что я наделал?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он остановил руку Е Цзэси, он действительно ещё не проснулся, поэтому инстинктивно сжал его запястье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но как только он сжал, он почувствовал, что что-то не так.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Запястье молодого человека было холодным, кожа нежной, а знакомый аромат, исходивший от него, принадлежал Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сделав это открытие, Хэ Цзюнь Юнь должен был отпустить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, сам не зная почему, он не хотел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мало того, ему хотелось продолжать держать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Может, и не только держать. В глубине души ему хотелось утянуть Е Цзэси в постель и поспать ещё немного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, рассудок подсказывал, что так нельзя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Но если кто-то будит тебя, а ты не встаёшь и ещё держишь его за руку, это, наверное, очень странно?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь потёр переносицу, чувствуя досаду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он перевернулся, и от движения знакомый аромат снова донёсся из пододеяльника, окутывая его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь постепенно успокоился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Впрочем, если Е Цзэси покажется это странным, это не обязательно плохо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если он спросит, я смогу продолжить разговор в этом направлении».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уголки губ Хэ Цзюнь Юня изогнулись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Он уже давно рыбачит. Пора, наверное, вытаскивать удочку? А то рыба уплывёт».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Полежав ещё около получаса, Хэ Цзюнь Юнь наконец встал и спустился вниз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав шаги на лестнице, Е Цзэси поднял голову и как раз встретился взглядом с Хэ Цзюнь Юнем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он улыбнулся уголками губ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Учитель Хэ проснулся?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уголки губ Хэ Цзюнь Юня тоже приподнялись:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отлично, я как раз заказал доставку, она скоро приедет. Сможем поужинать и посмотреть «Гастрономические записки», — сказал Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь нахмурился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, это я проспал. Я должен был приготовить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы так устали, хорошо отдохните. Зачем готовить? Неужели нельзя заказать доставку? — возразил Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь быстро спустился, сел рядом и, как бы невзначай, спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кажется, я слышал, как ты меня будил?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кончики ушей Е Цзэси дрогнули. Он уставился в телевизор и, не отрываясь, кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, я приходил тебя будить, но… — он растянул интонацию, быстро взглянул на Хэ Цзюнь Юня и отвернулся. — не смог. Ты так хотел спать, что я решил дать тебе ещё поспать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь внимательно вглядывался в выражение лица Е Цзэси и продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, вчера я немного устал. Я смутно помню, как ты подошёл и позвал меня пару раз, а потом я снова уснул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он слегка выделил слова «подошёл и позвал».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Е Цзэси, казалось, не заметил и только согласно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, ты спал очень крепко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оба замолчали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь прикусил губу и взглянул на Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Почему он не спрашивает?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси мысленно облегчённо вздохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Слава богу. Если учитель Хэ спал крепко, значит, он не должен помнить, как мы держались за руки почти десять минут. Отлично, отлично!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Атмосфера становилась всё более напряжённой, в гостиной был слышен только рекламный ролик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Знакомая картинка сменилась, и по телевизору начали показывать рекламу Bvlgari с участием Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси стало немного неловко, он хотел переключить канал, но тут Хэ Цзюнь Юнь заговорил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Режиссёр понимает, что делает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В смысле? — не понял Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сейчас начнутся «Гастрономические записки». Сначала покажут твою рекламу, потом рекламу других участников, чтобы создать настроение, — пояснил Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он оказался прав.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Следующие несколько минут по телевизору по очереди показывали рекламу Е Цзэси, Ю Цзя и Вэй Бэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда реклама Е Цзэси прошла во второй раз, он нахмурился и повернулся к Хэ Цзюнь Юню:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Учитель Хэ, можно у вас спросить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце Хэ Цзюнь Юня ёкнуло, дыхание перехватило, и он даже выпрямился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Наконец-то?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глубоко вздохнув, он улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спрашивай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси всё ещё хмурился. Он указал на телевизор и с недоумением спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему всё время крутят только нашу троих? А у вас, учитель Хэ, разве нет рекламы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Чего это я ждал?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва слышно вздохнув, он ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В этом году я рекламу не снимал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А почему? — заинтересовался Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Потому что последняя реклама, которую я снял, была для тебя», — подумал Хэ Цзюнь Юнь, но сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В этом году я был занят подготовкой к фильму, времени не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот как, — протянул Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он хотел ещё что-то спросить, но зазвонил телефон — приехала доставка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он забрал еду, уже началась программа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они ели и смотрели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И когда наконец показали тот самый кадр, где они держатся за руки, Хэ Цзюнь Юнь не удержался и повернулся к Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как раз в этот момент Е Цзэси тоже повернул голову, и их взгляды встретились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, словно испугавшись, быстро отвёл глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уголки губ Хэ Цзюнь Юня едва заметно приподнялись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Телевизионная трансляция не идёт в сравнение с интернет-трансляцией, нет возможности читать комментарии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но можно себе представить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь вдруг окликнул Е Цзэси:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цзэси?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси слегка напрягся, но быстро взял себя в руки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь посмотрел на него и уверенно сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Думаю, после этого выпуска у нас станет ещё больше поклонников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси поднял глаза на телевизор. На экране Хэ Цзюнь Юнь, держа Е Цзэси за руку, всё ещё бежал, не отпуская.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, опущенная вниз рука, чуть сильнее сжалась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Держатся за руки и держатся, но зачем же так крепко?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>