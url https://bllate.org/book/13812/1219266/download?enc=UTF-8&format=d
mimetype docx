--- v0 (2026-05-08)
+++ v1 (2026-08-26)
@@ -14,3763 +14,3987 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Любой в кругу, кто слышал имя Чэнь Чжэнтянь, знает, кто такой режиссёр Чен.</w:t>
-[...3711 lines deleted...]
-        <w:t>Это тоже не очень важно.</w:t>
+        <w:t>Все, кто когда-либо слышал имя Чэнь Чжэнтяня в индустрии, знали, что это за человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот режиссёр был консервативным и серьёзным, снимал фильмы с ярко выраженным личным стилем, романтичные и свободные, образуя собственную школу. Фильмы, вышедшие из-под его руки, даже если сам он не получал награды, главные актёры в том году на кинофестивалях, по крайней мере, получали награду за лучшую актёрскую работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Любой актёр, прошедший школу режиссёра Чэня, заметно повышал своё актёрское мастерство на глазах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно поэтому, несмотря на то, что режиссёр Чэнь ежедневно раскритиковывал актёрскую игру, бесчисленное количество актёров ломилось к нему на съёмочную площадку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но режиссёр Чэнь был исключительно строг в выборе актёров: если игра не годится — ничего не поделаешь, сколько бы спонсоры ни платили, он и смотреть не станет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В индустрии развлечений тех, кого режиссёр Чэнь мог бы похвалить, кроме заслуженных актёров старой школы, среди молодого поколения был только рано прославившийся Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что же случилось сегодня? Режиссёр Чэнь, как гром среди ясного неба, вдруг хвалит какого-то начинающего маленького актёра?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ну, или его даже актёром нельзя назвать. В конце концов, Е Цзэси прославился благодаря такому отборочному шоу, как «Кумиры эпохи», у него нет ни одной роли в кино или сериалах, его можно назвать только «айдолом» (кумиром, певцом).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бесчисленные пользователи сети наперебой комментировали: «Режиссёр Чэнь! Если вас похитили — моргните!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одна такая фраза Чэнь Чжэнтяня, естественно, вызывала домыслы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бесчисленные маркетинговые аккаунты принялись анализировать, и сошлись на двух причинах, по которым режиссёр Чэнь мог сказать такое:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первая: возможно, в Е Цзэси действительно что-то есть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иначе как объяснить, что он едва дебютировал, а Хэ Цзюнь Юнь уже лично приглашает его сниматься в своём новом фильме?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вторая: значит, режиссёр Чэнь тоже согнулся под давлением денег!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но эта вероятность практически равна нулю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы режиссёр Чэнь мог согнуться под давлением денег, то в молодости его бы не бросали спонсоры так много раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, после всех анализов пришли к выводу: возможно, в Е Цзэси действительно что-то есть!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Судя по всему, актёрское мастерство у Е Цзэси и правда неплохое, я начинаю ждать]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Да, в наше время мало кого этот старичок Чэнь хвалит]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Е Цзэси — единственный из молодого поколения, после киноимператора Хэ, кого он похвалил]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Мне и правда стало любопытно, но фильм „Прославленный полководец“ держат в тайне, никаких спойлеров до сих пор нет. Неизвестно, какую роль играет Е Цзэси]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Да, похоже, пока известно, что главную роль играет киноимператор Хэ, и ещё Е Цзэси. Кто остальные актёры — тоже не объявляли]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я слышал, что до начала съёмок „Прославленного полководца“ режиссёр Чэнь был крайне недоволен Е Цзэси. А сейчас не требует замены — сами делайте выводы]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Вот именно. Хотя киноимператор Хэ — главный режиссёр, но если бы режиссёр Чэнь стал настаивать на замене Е Цзэси, Хэ Цзюнь Юню было бы нелегко возражать. Судя по всему, актёрское мастерство у Е Цзэси действительно хорошее]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А поклонники Е Цзэси на это отвечали: «Может быть, режиссёр Чэнь просто увидел, как усердно и старательно работает Си Си, и похвалил его так, между прочим».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси будет усердно работать над этим фильмом, и они надеются, что пользователи сети перестанут «каркать».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В интернете шумели, а Е Цзэси, в центре этого шума, было совершенно всё равно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В это время солнце пекло нещадно, Е Цзэси лежал в тени на шезлонге, справа — вентилятор, слева — холодные напитки и мороженое, и он с большим удовольствием смотрел аниме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неподалёку от Е Цзэси другие актёры учили текст.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По сравнению с беззаботным Е Цзэси — разительный контраст.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, закончив дела, подошёл, увидел эту картину и не удержался от улыбки, уголки его губ изогнулись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чем отличается теперешний расслабленный вид Е Цзэси от того, что был у него на «Кумирах эпохи»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пожалуй, только тем, что в тренировочной комнате «Кумиров эпохи» был кондиционер, а на съёмочной площадке — только вентилятор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>М-да, Е Цзэси приходится несладко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь взял бутылку холодной воды, подошёл и естественным образом уселся рядом с Е Цзэси, протянул ему открытую бутылку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, увидев, что это Хэ Цзюнь Юнь, слегка приподнялся, принял воду и поблагодарил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, учитель Хэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь слегка покачал головой и с живым интересом уставился на Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси открутил крышку, сделал глоток и с недоумением посмотрел на Хэ Цзюнь Юня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь вдруг сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Похоже, я вам не очень нравлюсь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что за глупый вопрос?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он наконец-то мог получить долгожданный отпуск, его вынудили снова тащиться на съёмочную площадку — нравиться ему, что ли, вы!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, приличия нужно соблюдать, и Е Цзэси, изобразив дежурную улыбку, сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С чего вы взяли, учитель Хэ? Почему вы так думаете?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, с лёгким «о», продолжал смотреть на Е Цзэси с улыбкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Е Цзэси был совершенно невинным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наконец, Хэ Цзюнь Юнь первым отвёл взгляд и засмеялся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У вас прекрасное актёрское мастерство, можете обманывать людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У учителя Хэ актёрское мастерство ещё лучше, — ответил Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Трёхкратный киноимператор! Он и до самой смерти получил только одну, и даже не успел её в руках подержать — и привет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь рассмеялся и сменил тему: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вчера Шань Цзэюй связался со мной, сказал, что написал заглавную песню, и попросил узнать, не хочешь ли ты записать её вместе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси не колеблясь ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не интересно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя он и ожидал такого ответа, Хэ Цзюнь Юнь всё же помолчал секунду: — На съёмочной площадке время гибкое, много времени это не займёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси искренне ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но у меня и так времени не хватает, чтобы выучить текст. У меня правда нет времени на запись песни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь посмотрел на сценарий, который Е Цзэси подсунул под телефон, и снова замолчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси проследил за его взглядом и ничуть не смутился. Он спокойно достал сценарий и открыл его прямо перед Хэ Цзюнь Юнем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ну да, учить текст так трудно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь ничего не мог поделать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ладно, уж песню, написанную Шань Цзэюем, пусть Шань Цзэюй сам и разбирается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно это не Хэ Цзюнь Юнь просил Шань Цзэюя написать песню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К вечеру, когда жара немного спала, съёмочная группа «Прославленного полководца» наконец приступила к главному событию дня — первой совместной сцене Е Цзэси и Хэ Цзюнь Юня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первая встреча Шань Чэнчжоу и А Цзы произошла после того, как Шань Чэнчжоу попал в военный лагерь и закончилась одна битва.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юный Шань Чэнчжоу впервые увидел всю жестокость войны, и его юные руки впервые обагрились кровью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Горячая кровь обагрила его тело, он своими глазами видел, как один за другим падают его товарищи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это сделало его, и без того молчаливого и немногословного, ещё более замкнутым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он был растерян, он не понимал, и в глубине души затаился страх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не станет ли следующим, кто упадёт на холодную землю, он сам?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Чэнчжоу снова и снова спрашивал себя об этом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Друзья, по-видимому, тоже заметили состояние Шань Чэнчжоу. После большой победы его, подталкивая, повели в театр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Говорили, что А Цзы в городе Нин поёт лучше всех.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже знаменитые актёры из столицы не могли с ним сравниться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Любой, кто попадал в город Нин, обязательно приходил послушать, как поёт А Цзы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вечер был прохладным. Город Нин, расположенный на окраине империи Цзинь, славился своим оживлённым ночным рынком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Чэнчжоу шёл нехотя, с мрачным лицом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не доходя до театра, он столкнулся с каким-то мужчиной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Смотришь, куда прёшь? — не успел Шань Чэнчжоу и рта открыть, а его спутник уже разозлился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина в синем халате, потирая ушибленное красное плечо, приподнял свои красивые «фениксовые» глаза и безучастно взглянул на нескольких мужчин, ничего не сказав.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вокруг раздались вздохи, и приятели Шань Чэнчжоу замолчали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Чэнчжоу, удивлённый, поднял глаза и остолбенел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было лицо, которое трудно забыть. Увидев его раз, невозможно забыть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя это был мужчина, у него были такие выразительные глаза. Нос прямой и красивый, губы красные, зубы белые, а между бровями — родинка, оттенявшая его черты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметив взгляд Шань Чэнчжоу, мужчина спокойно встретил его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Немного погодя мужчина заговорил первым: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин, вы тоже пришли послушать оперу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Чэнчжоу молчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина спокойно ждал ответа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев, что Шань Чэнчжоу молчит, его спутники наконец пришли в себя и, немного сожалея о своей грубости, сказали: — Да-да-да, мы слышали, что в городе Нин есть знаменитый актёр, и захотели послушать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина слегка улыбнулся, улыбка расцвела на его лице, делая черты ещё более живыми, но взгляд его был устремлён не на других, а на Шань Чэнчжоу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Чэнчжоу спокойно отвёл взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спутник толкнул его локтем, упрекая в холодности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они, грубые мужчины, впервые видели такого красивого мужчину, а этот Шань Чэнчжоу даже внимания не обращает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина в синем халате не рассердился, всё с той же лёгкой улыбкой продолжал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз так, позвольте проводить вас?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Чэнчжоу и его спутники пошли за мужчиной в театр, и тот провёл их в отдельную ложу на втором этаже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё это время Шань Чэнчжоу не проронил ни слова. Мужчина в синем несколько раз бросал на него взгляды, но тот не замечал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только когда мужчина собрался уходить, Шань Чэнчжоу поднял голову и посмотрел ему вслед.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А уходящий мужчина, словно почувствовав взгляд, вдруг остановился и, обернувшись, мягко улыбнулся Шань Чэнчжоу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Чэнчжоу застыл на месте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Стоп! — раздался голос режиссёра Чэня, и он поднялся. — Этот дубль снят!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На площадке тут же раздались приглушённые вздохи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот так с первого раза?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это же был только первый дубль!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чэнь Чжэнтянь был тоже немного удивлён, но он действительно не мог найти никаких изъянов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эмоции двух исполнителей главных ролей были очень точны, ни ритм, ни дикция — ни к чему не придраться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Особенно Е Цзэси — какой же он неожиданный!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глазах Чэнь Чжэнтяня светилось неподдельное восхищение — он впервые встретил такого молодого актёра, который мог ровно держать сцену с Хэ Цзюнь Юнем и не позволить ему переиграть себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Надо же знать, Хэ Цзюнь Юнь был самым талантливым актёром из всех, кого он знал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже многие опытные актёры во время совместных сцен иногда позволяли Хэ Цзюнь Иню переиграть себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это приводило к тому, что зрители сосредоточивали всё внимание на Хэ Цзюнь Ине, не замечая актёра рядом, и его присутствие на экране снижалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но у Е Цзэси этого не было!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё, что он только что показал, было в самый раз!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ради сегодняшней первой сцены режиссёр Чэнь специально выделил больше часа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя у Е Цзэси актёрское мастерство было неплохое, Чэнь Чжэнтянь не был уверен, что тот сможет сыграть так, как ему нужно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он никак не ожидал, что Е Цзэси не просто сыграет, а сделает это почти безупречно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И мимика, и движения — всё было на своём месте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому Чэнь Чжэнтянь решил ковать железо, пока горячо, распорядился подготовить декорации и снимать следующую сцену.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока визажист поправлял Е Цзэси макияж, Гао Шу подошёл и протянул бутылку воды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, приняв её, отпил маленький глоток и вдруг ни с того ни с сего сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Учитель Хэ очень хорошо играет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На площадке было немного шумно, Гао Шу не расслышал и переспросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси закрыл бутылку с водой, потянулся и покачал головой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, ничего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было не очень важно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>