--- v0 (2026-05-10)
+++ v1 (2026-07-09)
@@ -14,691 +14,675 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>--«Это, это ... Это шутка или серьезно?!»</w:t>
-[...639 lines deleted...]
-        <w:t>Даже другая сторона не хочет.</w:t>
+        <w:t>— Это, это, это… шутка или серьёзно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поклонники Е Цзэси растерялись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поклонники Хэ Цзюнь Юня тоже растерялись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь редко пользовался своим аккаунтом в Вэйбо, а когда в этот раз зашёл, то сразу сделал репост сообщения студии Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но поклонники, знавшие Хэ Цзюнь Юня, понимали, что он не из тех, кто любит шутить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Значит, это правда, что он собирается сотрудничать с Е Цзэси? Но почему они раньше не слышали ни слуху ни духу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако не успели поклонники прийти к какому-либо выводу, как они увидели, что двое других наставников — Цюй Сяо и Юань Мин — тоже последовательно сделали репост сообщения студии Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Юань Мин даже написал отдельный пост в Вэйбо, сказав, что Е Цзэси — самый талантливый ученик из всех, кого он видел. И хотя у него действительно пока нет работ, он твёрдо верит, что со временем Е Цзэси обязательно подарит зрителям множество прекрасных произведений. Всё, что сейчас нужно Е Цзэси, — это время, и он попросил всех дать ему немного времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каждая строка дышала защитой «своего детёныша».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тут и поклонники, и зрители всё поняли — все эти наставники пришли на помощь Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поклонники Е Цзэси были глубоко тронуты. Они со слезами на глазах благодарили наставников и с новой силой принялись крыть хейтера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Под постом Хэ Цзюнь Юня тоже были сплошные благодарности от поклонников Е Цзэси:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Спасибо наставнику Хэ за такую любовь к Е Цзэси!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Благодарю наставника Хэ за то, что так ценит Е Цзэси!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Спасибо наставнику Хэ, хотя я знаю, что сниматься в кино невозможно, но всё равно очень благодарна вам за симпатию к Е Цзэси!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Были, конечно, и те, кто надеялся на сотрудничество, но таких было меньшинство, можно сказать, единицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь пролистал до самого низа и наконец нашёл комментарий с одним лайком:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Хахаха, хотя я немного жду сотрудничества моего кумира и Е Цзэси, но, наверное, это нереально. Лучше не буду даже мечтать]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он серьёзен, но ему никто не верит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже главный виновник (Е Цзэси) не согласен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,2051 +702,2179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хэ Цзиньюнь молчал две секунды и отправил своему агенту сообщение: «Помоги мне связаться с агентом Е Цзэси».</w:t>
-[...1999 lines deleted...]
-        <w:t>Хэ Цзиньюнь откашлялся, прежде чем сказать: «Привет, это агент Е Цзэси? Это Хэ Цзиньюнь».</w:t>
+        <w:t>Хэ Цзюнь Юнь помолчал две секунды и написал своему агенту сообщение: «Свяжитесь с агентом Е Цзэси».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Агент: «??? Ты правда хочешь сотрудничать с Е Цзэси?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь: «Он очень подходит на эту роль».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прошло несколько секунд, и агент ответил: «Ладно, спрошу. Жди новостей».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь опустил глаза и улыбнулся уголками губ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но ему казалось, что этого недостаточно. Подумав немного, он позвонил маме Хэ: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мам, у тебя есть контакт дяди Е? (Е Цзяньбиня, отца Е Цзэси)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После того как высказались четверо наставников, обсуждение в интернете стало ещё более бурным, а к полудню уже и многие популярные и известные артисты в индустрии один за другим начали репостить сообщение студии Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поклонники Е Цзэси были одновременно и польщены, и горды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Блин, наш Е Цзэси действительно добился успеха!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ууу, как трогательно. Спасибо всем старшим коллегам за такую любовь к Е Цзэси!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Благодарю всех старших коллег!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда поклонники Е Цзэси наконец отблагодарили всех старших коллег и вернулись к хейтеру по имени Листик, они с удивлением обнаружили, что он давно уже удалил свой аккаунт и сбежал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поклонникам стало очень весело — неужели он наконец испугался?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Осознал, что лучше сдаться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но всё же фанаты были в душе благодарны этому хейтеру по имени Листик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь если бы не он, сегодняшней бесплатной шумихи бы не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Имейте в виду, из-за того, что многие звёзды и артисты один за другим делали репост, хештег о создании студии Е Цзэси висел в Вэйбо уже целых два дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Очень! Даже очень! Внушительно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Многие случайные прохожие даже заметили: «Е Цзэси и впрямь какой-то занятный, создал студию, и так много звёзд выступили в его поддержку. Кто он такой?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На это поклонники отвечали свежеиспечённым стикером Е Цзэси: «Просто обычный непримечательный богатый человек jpg».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Другие пользователи сети наперебой комментировали:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Хахахахаха, умора! Обычный непримечательный богатый человек — у Е Цзэси действительно есть искорка!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ха-ха, чего ржёте, ржёте-то над чем?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С громким «бам!» телефон с силой ударился об оконное стекло и со звоном разлетелось вдребезги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Звук был такой громкий, что даже Е Хаоянь, бросивший телефон, испугался и отскочил на несколько шагов назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что случилось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На шум прибежала Янь Мань и, войдя, увидела повсюду разбросанные осколки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на кучу битого стекла на полу и на дырявое окно, Янь Мань сжала кулаки, схватила стоящую рядом мухобойку, направила её на Е Хаояня и ледяным голосом произнесла: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Три секунды — дай мне объяснение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хаоянь никак не ожидал, что его небрежный бросок разобьёт стекло, и тут же струсил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но вспомнив, как он провёл всю ночь, а утром, не выиграв в перепалке с интернет-пользователями, был вынужден удалить свой аккаунт, он почувствовал себя обиженным и, заливаясь слезами, рассказал обо всём Янь Мань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да, Е Хаоянь и был тем самым хейтером по имени Листик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поначалу Е Хаоянь, не зная преград, разносил всех в Вэйбо, и поклонники Е Цзэси казались ему совсем слабыми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но кто же мог знать, что Е Цзэси пригрозит уйти из индустрии? И после этого боеспособность поклонников возросла не то что вдвое — они готовы были не уступать до победного конца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разве мог Е Хаоянь, один против тысячи, победить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А когда он увидел, сколько знаменитостей заступилось за Е Цзэси, он наконец понял, что дело неладное, и поспешно удалил аккаунт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он, Е Хаоянь, никогда в жизни не испытывал такого унижения!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выслушав душераздирающий рассказ Е Хаояня, Янь Мань с очень сложным выражением лица посмотрела на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она бросила мухобойку и помассировала налившиеся тяжестью виски.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты что, заняться больше нечем, как в интернете брата ругать? — спросила Янь Мань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хаоянь вытер слёзы в уголках глаз: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне просто обидно. Из-за того, что он теперь на папиных деньгах дебютировал и стал знаменитым, папа в тот день отчитывал меня целых два часа! И ещё: деньги на создание студии Е Цзэси — это папа дал, папа просто ко мне несправедлив!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Мань прикусила губу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты знаешь, почему твой отец создал для него студию?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хаоянь сдавленным голосом спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Мань посмотрела на своего глупого сына, её взгляд был ещё более сложным. Она тяжело вздохнула и объяснила: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно, потому что твой отец хочет, чтобы твой брат оставался в индустрии развлечений и развивался там. Если он останется в индустрии развлечений, чем он может тебе помешать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хаоянь: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но что? — Янь Мань сверкнула на него глазами. — Раз твой брат остаётся в индустрии развлечений, чего ты ещё боишься? Зачем тебе с ним ссориться? Я же тебе раньше говорила: хотя он к нам плохо относится, он всё равно твой брат, и пока твой отец не выгнал его из дома, он твой брат. Не смей больше называть его прямо по имени, особенно в присутствии отца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Мань холодным голосом продолжила: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Убери в комнате и поезжай в компанию помогать отцу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хаоянь, хорошенько подумав, решил, что Янь Мань права, и его решимость тут же возродилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какое ему дело до Е Цзэси? Пусть сам о себе заботится!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А в это время Е Цзэси, дочитав роман и зайдя в Вэйбо, с удивлением обнаружил, что хейтер удалил свой аккаунт. На душе у него стало очень тоскливо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на вереницу артистов и знаменитостей, которые помогли ему с репостом, он почувствовал на сердце ещё большую тяжесть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чего они ждут от него — работ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что, работ по подсчёту денег лёжа на боку?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это можно устроить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси подумал, что когда он в будущем уйдёт из индустрии, а поклонники будут расстроены, он сможет каждый день снимать минутное видео с пересчитыванием денег и успокаивать их — ничего в этом зазорного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя он и не надеялся на сотрудничество с этими артистами и не хотел выпускать новые работы, Е Цзэси всё же очень вежливо ответил каждому из них.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ответ был очень простым — всего два иероглифа: «Спасибо».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По сравнению с простыми ответами Е Цзэси, Гао Шу действовал гораздо официальнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот же вечер Гао Шу лично зашёл на аккаунт студии, поблагодарил каждого артиста и знаменитость, которые сделали репост, и в шутливой форме сказал, что ждёт от них предложений о сотрудничестве, оставив свою рабочую электронную почту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва он отправил сообщение, как зазвонил его новый телефон — специальный рабочий номер, который он зарегистрировал после создания студии!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза Гао Шу засветились — неужели так быстро появилось новое предложение о сотрудничестве?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Алло, здравствуйте, — ответил Гао Шу. — Это Гао Шу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь прочистил горло и только потом сказал: — Здравствуйте, это агент Е Цзэси? Я Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>