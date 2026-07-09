--- v0 (2026-05-09)
+++ v1 (2026-07-09)
@@ -14,1043 +14,1155 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Простите, на этот раз я всех потащил за собой». Тан Цзин с красными глазами извинился перед всеми.</w:t>
-[...991 lines deleted...]
-        <w:t>Поскольку он всегда чувствовал к нему отвращение, он видел только все недостатки и недостатки Е Цзэси и сознательно игнорировал достоинства Е Цзэси.</w:t>
+        <w:t>— Простите, на этот раз я всех подвёл. — Глаза Тан Цзиня покраснели, когда он извинялся перед остальными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Губы Юй Яня дрогнули, но он так и не решился произнести слова, уже готовые сорваться с языка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вань Ань и подавно не знал, что сказать, и предпочёл промолчать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зато Цзян Жань сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего страшного. По крайней мере, наставники отдали нам два голоса. Ещё есть зрительское голосование, не факт, что мы проиграем. Правда, Е Цзэси?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси кивнул, но не успел он открыть рот, как раздался знакомый голос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот так редкость, никак не ожидал, что даже Тан Цзинь может ошибиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все обернулись. Цуй И, сам не зная когда, подошёл к ним, на его лице застыла язвительно-ехидная улыбка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Жань нахмурился, ему стало неприятно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Янь заступился за Тан Цзиня: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Каждый может ошибиться. Незачем так быстро сыпать соль на рану. К тому же результаты ещё не объявили, ещё неизвестно, кто выиграет, а кто проиграет. Правда, Е Цзэси?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Остальные тоже посмотрели на Е Цзэси, включая Тан Цзиня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В группе из пяти человек незримо главным стал Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси не ответил Юй Яню, а вместо этого, услышав его слова, лишь повернул голову и посмотрел на Цуй И.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его красивых «персиковых» глазах блестела влага и сквозило лёгкое недоумение, он внимательно разглядывал стоящего перед ним человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цуй И стало не по себе от его взгляда, но, учитывая статус Е Цзэси, он не хотел с ним ссориться. Поэтому, подавив раздражение, спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В чём дело?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только тогда Е Цзэси улыбнулся уголками губ, недоумение исчезло из его глаз, и он покачал головой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего, мне просто интересно, каким тональным средством ты сегодня пользуешься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цуй И нахмурился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси длинным тонким пальцем указал на свой глаз, многозначительно намекая: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тем, что маскирует твои синяки под глазами. Я подумал, что если бренд узнает, он наверняка захочет пригласить тебя своим эксклюзивным представителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цуй И резко изменился в лице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синяки, оставшиеся после драки с Тан Цзинем несколько дней назад, ещё не прошли полностью. Боясь, что их заметят, Цуй И все эти дни использовал очень плотный тональный крем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Жань не удержался и фыркнул. Е Цзэси в искусстве «отшивать» людей был точно таким же, как в тот раз, когда он отшил его самого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Остальные тоже не могли скрыть улыбок, даже Тан Цзин улыбнулся уголками губ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты… — Цуй И стиснул зубы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси с притворным удивлением спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А что я?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты действительно очень силён, но…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я силён, я знаю, тебе не нужно это лишний раз подчёркивать, — прервал его Е Цзэси, улыбнувшись ещё шире и с уверенностью в голосе добавил: — И мы пройдём дальше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цуй И хотел ещё что-то возразить, но, видя, что Е Цзэси явно защищает Тан Цзиня, и не желая с ним ссориться, решил промолчать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В душе Цуй И клокотал гнев, но он утешал себя тем, что впереди ещё много времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Яростно сверкнув глазами на Тан Цзиня, Цуй И ушёл с помрачневшим лицом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Цуй И скрылся из виду, Юй Янь только тогда фыркнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Подумаешь, задаётся!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подавленное настроение в группе развеялось, все заметно повеселели, и настроение Тан Цзиня тоже немного стабилизировалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на стоящего перед ним Е Цзэси с лёгкой улыбкой, Тан Цзин почувствовал, как в душе что-то дрогнуло. Где же тот человек, который когда-то так навязчиво его добивался?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это он сам из-за отвращения видел в Е Цзэси только недостатки и плохое, намеренно игнорируя его достоинства.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,2259 +1182,2227 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он не заметил, когда Цзян Ран сел рядом с ним. Парень ткнул Тан Цзина рукой и понизил голос: «Ты, должно быть, понял, что я тогда чувствовал?»</w:t>
-[...2207 lines deleted...]
-        <w:t>@Е Ци: «Ты на самом деле? Молодой артист, который еще не дебютировал, я не буду вдаваться в факты, что он покупал горячий поиск каждый день, теперь он даже создает собственную студию? Сегодня молодым людям, работающим в индустрии развлечений, нужны только маркетинговые навыки, чтобы прославиться, а не вклад в искусство?»</w:t>
+        <w:t>Цзян Жань, сам не зная когда, подсел к нему и, толкнув локтем, понизил голос: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Теперь ты понимаешь, что я тогда чувствовал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин посмотрел на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Цзян Жаня был устремлён не на него. Проследив за его взглядом, Тан Цзин увидел Е Цзэси, свернувшегося калачиком на диване.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Розововолосый юноша низко опустил голову, чёлка упала и закрыла половину лица, белоснежная кожа отливала яшмовым блеском, а уголки губ изгибались в прекрасной дуге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сквозь пряди волос можно было мельком увидеть ту самую заметную родинку в уголке глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Некоторые люди от природы словно светятся, стоит взглянуть на них — и другие чувствуют себя ничтожеством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси был именно таким.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин засмотрелся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Жань вздохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сам уже смирился, Тан Цзиню было нужно только время.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот же вечер объявили результаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как и сказал Е Цзэси, пятеро из их группы успешно прошли в следующий тур.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда объявили места, Е Цзэси по-прежнему уверенно занимал первое место, вторым стал Цуй И, Тан Цзин опустился на одну позицию и стал третьим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Жань и Юй Янь заняли пятое и шестое места соответственно, Вань Ань был немного слабее — седьмым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Узнав результаты, Юй Янь разрыдался от волнения, по лицу текли и слёзы, и сопли, и он бросился обнимать Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси сделал шаг назад, не скрывая своего нежелания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Камера как раз запечатлела этот момент, и зрители с поклонниками покатывались со смеху.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Янь обнял воздух и вынужден был довольствоваться меньшим, обхватив такого же взволнованного Вань Аня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Жань тоже был взволнован — он знал, что не ошибся, выбрав Е Цзэси!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин не удержался и посмотрел на сидящего рядом Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси заметил его взгляд, повернулся и встретился с ним глазами, приветливо улыбнулся и беззвучно спросил одними губами: «В чём дело?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце Тан Цзиня внезапно переполнилось чувством, которое можно было назвать только горечью, и к горлу подступил комок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Адамово яблоко дёрнулось вверх-вниз. Тан Цзин понимал, что сегодняшним успехом он обязан исключительно Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя ему было обидно, он мог только признать своё поражение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин, сжав губы в улыбке, беззвучно сказал: «Спасибо».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка на лице Е Цзэси стала шире, они посмотрели друг на друга и улыбнулись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эта сцена, конечно, не ускользнула от внимательных пользователей сети.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Комментарии в этот момент взорвались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Блин! А где те, кто шипперил эту пару раньше? Возьмите и меня!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Их улыбки друг другу такие сладкие! Это уже второй раз!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Си-Тан превращаются в свадебные конфеты! Это победа фанатов пары!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Уууу, мне всё равно! Си-Тан — настоящая пара!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот вечер в горячих поисковых запросах больше половины было связано с «Кумирами эпохи».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Особенно хештеги #Е Цзэси сальто назад# и #Пара Си-Тан# вызвали бурное обсуждение среди пользователей сети.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На следующий день, когда вышли готовые выпуски, зрители заметили, что во время поддержки участников особенно выделялся один мощный и звучный выкрик:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Е Цзэси, давай! Е Цзэси, ты лучший! Е Цзэси, я тебя люблю!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пользователи сети, смотревшие программу, тут же повеселели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Это голос поклонника-мужчины!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ну и поклонники-мужчины! Хахахаха, голос такой характерный!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Любишь ты за что?! Братец мой! Не смей с ним меня ревновать!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Там, выше, поосторожнее со словами. Из-за этой твоей фразы Е Цэси меня потом всю ночь успокаивал]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Другой внимательный пользователь сети посмотрел выступление их группы на скорости 0,5x и обнаружил кое-что невероятное…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пользователь @Ем_арбуз_смотрю_кино: «Совершенно случайный прохожий, я не шипперю эту пару, но если это не любовь, то что же тогда?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В видео были замедленные кадры танцевальных движений их группы. В кадре с Тан Цзинем красная стрелка чётко указывала на то, что его нога поскользнулась, и Е Цзэси рядом мгновенно переместился и подхватил Тан Цзиня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поклонники пары Си-Тан в супер-блоге, увидев это видео, были потрясены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Блин! Ну ты даёшь! Я бы и не заметил!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Вот это любовь!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ай, ну как тут не шипперить!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-то из пользователей сети сказал: «Позвольте мне высказаться напрямую: хотя в этой дуэли заклятых врагов победитель не определился, мы все знаем, что пара Си-Тан — это правда!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обе фан-группы отнеслись к этому с полным равнодушием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В супер-блогах были заняты розыгрышами призов — когда им возиться с поклонниками пары?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уже в субботу вечером случилось кое-что поважнее, что привлекло внимание поклонников:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Была создана студия Е Цзэси!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу давно выбрал подходящий момент и, когда популярность в интернете была наиболее высокой, поручил сотрудникам, ведущим соцсети, выложить официальное объявление о создании студии, одновременно отметив съёмочную группу «Кумиров эпохи» и наставников с просьбой помочь репостом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу заранее согласовал это с программой и наставниками, и те с радостью согласились помочь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Создать студию ещё до дебюта — Е Цзэси был первым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поклонники были просто в восторге. Что это значит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это значит, что у них есть надежда на будущее!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как известно, для артистов, дебютирующих через отборочные шоу, хуже всего — достичь пика сразу после дебюта, а потом не получать последующих предложений, отчего лучшие годы проходят впустую.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В итоге они исчезают из поля зрения публики, новые работы не выходят, и фанатам трудно сохранять верность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Создание студии Е Цзэси в этот момент было для поклонников мощным стимулом и уверенностью в будущем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот же вечер был официально объявлен и фан-клуб поддержки Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поклонники были ещё более взволнованы: фан-клуб — это связующее звено между артистом и фанатами. Эти два действия студии напрямую говорили им: у фанатов теперь есть дом!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поклонники Е Цзэси были на седьмом небе от счастья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фанаты пары говорят, что они победили?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ну и пусть!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но никто не ожидал, что через полчаса после объявления о создании студии в комментариях, где царило всеобщее ликование, появится нестройный голос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>@Листик: «Да ладно, да ладно, какой-то мелкий артист, даже ещё не дебютировал, а уже каждый день покупает горячие запросы, и теперь ещё студию создаёт? Что, чтобы попасть в индустрию развлечений, теперь не нужны работы, достаточно одного маркетинга?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>