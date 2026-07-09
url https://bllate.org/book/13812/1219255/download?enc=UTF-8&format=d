--- v0 (2026-05-15)
+++ v1 (2026-07-09)
@@ -14,1587 +14,1555 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Восторженные аплодисменты на сцене достигли своего пика в этот момент, фанаты начали кричать и веселиться, а волны аплодисментов перекрыли фоновую музыку.</w:t>
-[...1535 lines deleted...]
-        <w:t>Движения Тан Цзина больше не были плавными, а улыбка на его лице была несколько неохотной. Даже с несколькими танцевальными движениями он задерживал их на полбита.</w:t>
+        <w:t>Горячие аплодисменты на месте в этот момент достигли пика, поклонники начали кричать и ликовать, звуки их голосов заглушили фоновую музыку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока не раздался тихий звук «ш-ш-ш», и зрители не убрали свои восторженные возгласы, сосредоточившись, затаив дыхание и не сводя глаз с центра сцены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В зале воцарилась полная тишина. Вдруг скользнул луч ослепительного разноцветного света, и пять фигур проявились смутными очертаниями. Туман от сухого льда медленно поднимался, их силуэты казались ещё более нереальными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапно из задних рядов выскочила красная фигура. Молодой человек с розовыми волосами и очаровательной улыбкой замер на секунду, не давая зрителям ни малейшего времени на подготовку, оттолкнулся от пола, его тело взмыло в воздух, он сделал идеальное сальто назад и твёрдо приземлился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Весь свет на сцене зажёгся, музыка резко заиграла, и остальные четыре члена команды тут же подхватили, их синхронный танец мгновенно воспламенил атмосферу в зале.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зрители не смогли подавить крики, которые вместе с музыкой разнеслись по всей сцене..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Вау! Только что это сальто назад было просто потрясающим!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Боже, это начальное движение у Е Цзэси такое крутое!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Чёрт!! Е Цзэси так силён в танце, а я думал, он умеет танцевать только чжай-танцы!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Круто! Здорово! Сальто назад действительно сложно! Но и чжай-танец, между прочим, тоже непростое дело!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Среди поклонников были и те, кто уже следил за звёздами, и те, кто делал это впервые.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сальто назад для них было одновременно и незнакомым, и знакомым, вызывая чувство «непонятно, но очень впечатляет». Но когда они увидели это своими глазами, им пришлось признать, что момент этот был ошеломляющим и взрывоопасным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Музыка стала ещё более страстной и высокой, танец на сцене — ещё более плавным, атмосфера в зале достигла апогея.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все зрители не удержались и начали размахивать своими рекламными атрибутами в такт ритму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зажигательное шоу разворачивалось перед их глазами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но труднее всего было отвести взгляд от красной фигуры — Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя танец исполняли пятеро, четверо вокруг него словно потускнели, и взгляды зрителей невольно следовали только за ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он казался королём, блуждающим в толпе, гордым и упоённым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каждый его прыжок, каждое развёрнутое движение плеч были наполнены жизнью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вздымал руки — зрители кричали и визжали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он уверенно улыбался — поклонники сходили с ума.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Аплодисменты не смолкали, крики продолжались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Групповой танец пяти человек был полностью подвластен одному Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вдруг кто-то в комментариях заметил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[У меня такое чувство, что в этом танце Е Цзэси — главный герой, а все остальные — просто подтанцовка]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре нашёлся тот, кто согласился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Согласен! Я хочу посмотреть на других, но мой взгляд всё равно непроизвольно приковывается к нему! Он слишком крут!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Те же мысли были не только у зрителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже у Тан Цзиня, который стоял на сцене.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Позиция Е Цзэси не была на переднем плане, он не был центральным, каждый раз оказываясь то на краю, то в углу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но несмотря на это, он всё равно заставлял людей смотреть на себя непроизвольно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Будучи ближе всех, Тан Цзин видел всё наиболее отчётливо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На сцене Е Цзэси сбросил свою обычную расслабленность, его выражение было лёгким и беззаботным, танцевальные движения — сильными и упругими.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он иногда оборачивался, Тан Цзин ловил его блестящие «персиковые» глаза, и даже родинка под глазом казалась поразительно красивой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси был уверенным сильным игроком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он не двигался, окружающие видели только его ленивую расслабленность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но стоило ему начать двигаться — всё вокруг тускнело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Включая Тан Цзиня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Огромная паника стремительно накрыла его с головой; на миг отвлёкшись, Тан Цзин поскользнулся и уже готов был упасть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси внезапно метнулся, и его рука подхватила тело Тан Цзиня, едва не упавшее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Осторожно, я подтолкну тебя, чтобы ты поднялся. Только на лице не покажи, что что-то не так, — голос Е Цзэси был хрипловатым, с лёгкой хрипотцой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Тан Цзин уже запаниковал, его ритм был нарушен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя Е Цзэси и спас положение, Тан Цзин не ответил ему идеальной реакцией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это… это была ошибка? — тихо спросила Цюй Сяо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— [Похоже на то. Е Цзэси очень быстро среагировал, — кивнул Шань Цзэюй, так что зрители не заметили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юань Мин нахмурился и покачал головой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он до сих пор не пришёл в себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем временем другие члены команды на сцене тоже заметили ошибку Тан Цзиня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Движения Тан Цзиня уже не были плавными, улыбка на лице стала натянутой. В некоторых движениях он отставал на полтакта.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,211 +1582,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Все медленно проходили мимо этой мысли.</w:t>
-[...159 lines deleted...]
-        <w:t>Ум Тан Цзина полностью отключился прямо сейчас на сцене. Эти танцевальные движения он практиковал две ночи напролет. После этой неожиданной ошибки он теперь все забыл.</w:t>
+        <w:t>Эта мысль медленно проплыла в головах остальных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И зрители тоже начали замечать что-то неладное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Что с Тан Цзинем? Почему его движения отстают на такт?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Мне кажется, он смотрит на других и повторяет за ними — забыл движения?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Вот тот момент, когда он подхватил Е Цзэси, мне показалось, что это Тан Цзин ошибся, а Е Цзэси спас ситуацию]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голове Тан Цзиня на сцене сейчас была полная пустота; танец, который он учил две ночи подряд, в это мгновение исчез из памяти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,1427 +1806,1411 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Далее будет более десяти секунд его соло. Прямо сейчас он может наблюдать за другими людьми и следить за их движениями, но в следующем сегменте никто не будет сопровождать его в его соло.</w:t>
-[...1375 lines deleted...]
-        <w:t>Тан Цзин охватило глубокое чувство разочарования.</w:t>
+        <w:t>Осталось ещё больше десяти секунд до его личного соло. Групповые движения он мог подсмотреть у других, но в его собственных движениях другие не будут ему подражать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Паника окутала Тан Цзиня, на лбу выступили крупные капли холодного пота.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Скоро, осталось ещё несколько секунд до его выхода!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что ему делать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При следующей смене позиции Е Цзэси без всякого предупреждения переместился перед Тан Цзинем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот момент, когда он повернулся боком, он понизил голос: — Смотри на меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин испуганно замер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подняв голову, он увидел, что Е Цзэси уже стоит перед ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси вытянул тело и начал первое движение — это было движение из соло Тан Цзиня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси запомнил всё, и его исполнение было даже более совершенным, чем у Тан Цзиня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Память мышц пробудилась, и Тан Цзин, словно в трансе, начал повторять движения Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одна секунда, две секунды — темп внезапно ускорился, амплитуда движений увеличилась. На губах Е Цзэси всё время играла лёгкая улыбка, и он уверенно блистал на глазах у всех.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Визг зрителей стал ещё громче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Сяо недоверчиво сказала: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— За такую способность к экспромту я ставлю Е Цзэси высший балл!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюй и Юань Мин были полностью с ней согласны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент Шань Цзэюй наконец понял, почему Хэ Цзюнь Юнь непременно хотел заполучить именно Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Такая сильная способность к импровизации дана не каждому.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из соло одного человека получился танец двоих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кроме наставников и товарищей по команде, никто этого не понял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пользователи сети, увидев двоих в одном кадре, пустили комментарии ещё быстрее:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Аааааа! Мамочка, моя пара шипперится, они дают мне сахар!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Действительно, судьбоносная дуэль 2333]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Они оба слишком сильны!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Как же досадно! Мы с другом поспорили на победу Тан Цзиня, а теперь мне кажется, что Тан Цзин проиграет!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Яркие огни плясали, и с последней финальной позой танец завершился — пятеро участников на сцене замерли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В зале раздался оглушительный рёв, но в следующий миг свет мгновенно погас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Медленная музыка зазвучала снова — следующая мелодия мягко перетекла из предыдущей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мгновение назад эти парни выглядели невероятно крутыми, а теперь превратились в тихих юношей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, если бы на их лбах не блестели капельки пота, это сходство было бы ещё более полным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончилось медленное вступление, и Е Цзэси первым улыбнулся и запел. Его бархатный голос плавно полился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если сказать, что ты — праздничный фейерверк над морем,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То я — пена морских волн,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В какой-то миг твой свет озарил меня. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В зале снова раздался шквал аплодисментов, а в комментариях и вовсе начался настоящий взрыв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Его голос даже не дрогнул!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Е Цзэси действительно умеет петь! Я только что видела, как у него грудь ходуном ходила, как же он так быстро восстановил дыхание?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так ровно! Так стабильно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин поднял голову и посмотрел на Е Цзэси впереди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парень купался в свете, его тень удлинилась до невозможности. Он обернулся и улыбнулся Тан Цзиню, беззвучно шевеля губами: твой черёд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я могу идти за тобой следом,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как тень, что гонится за светом во сне,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я могу ждать на этом перекрёстке,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неважно, пройдёшь ли ты мимо. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот самый миг, когда Тан Цзин запел, его глаза внезапно покраснели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да, сейчас он действительно шёл следом за Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глубокое чувство разочарования окутало его с ног до головы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3278,483 +3230,483 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Полностью потерялся.</w:t>
-[...431 lines deleted...]
-        <w:t>[1] 2333 - хе-хе-хе</w:t>
+        <w:t>Проиграл целиком и полностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин изначально думал, что Е Цзэси — это конь, который скачет очень быстро, но только в этот самый момент он осознал, что Е Цзэси — это высокая гора, через которую он никогда не сможет перевалить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда выступление закончилось, весь зал кипел от восторга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сначала группа Е Цзэси преподнесла зрителям танец, который просто взрывал всё вокруг, а сразу после танца — нежную, как вода, любовную песню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Контраст между ними был слишком сильным, а искры от столкновения оказались ещё более яркими.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя ожидаемого зрителями противостояния между Е Цзэси и Тан Цзинем не случилось, этого захватывающего выступления было достаточно, чтобы полностью удовлетворить публику.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только выступление закончилось, зрители больше не могли сдерживать своего волнения и один за другим схватились за пульты для голосования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Голосуйте за Е Цзэси!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обязательно за него!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Быстрее! Я помню, что тут ограничение по времени! Не забудьте нажать кнопку подтверждения!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Настала очередь голосования наставников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но зрители никак не ожидали, что на этот раз из трёх голосов наставников группа Е Цзэси получит только два.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Окончательный рейтинг групп должен быть объявлен после выступления всех команд. Как только они сошли со сцены, Тан Цзин всхлипнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>