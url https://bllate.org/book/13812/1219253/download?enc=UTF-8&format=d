--- v0 (2026-05-23)
+++ v1 (2026-07-09)
@@ -14,339 +14,371 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вскоре Шан Зею объявил, что все участники теперь могут свободно формировать команды.</w:t>
-[...287 lines deleted...]
-        <w:t>Е Цзэси сказал, даже не задумываясь: «Ты можешь выбирать, я в порядке с кем угодно».</w:t>
+        <w:t>Шань Цзэюй вскоре объявил, что участники могут свободно формировать команды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только он закончил говорить, многие участники быстро задвигались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за особенностей нового формата первым делом участники старались выбрать в свою команду самых сильных в индивидуальном плане.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь если они будут в команде, то и за счёт голосов поклонников, и за счёт общего уровня группы, их показатели значительно поднимутся, а это увеличит шансы на то, что вся группа пройдёт в следующий тур.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В прошлом туре Е Цзэси занял первое место, Тан Цзин — второе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя Е Цзэси действительно был сильнее Тан Цзиня, но многие его не знали, да и обычно он не старался быть со всеми приветливым, поэтому большинство участников всё же предпочитали обращаться к Тан Цзиню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через некоторое время вокруг Тан Цзиня собралась целая толпа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин посмотрел на окружающих, но не стал выбирать первым, а вместо этого повернулся к Е Цзэси: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Есть кто-то, кого ты хотел бы пригласить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все недоумённо переглянулись: это что, Тан Цзинь, собирая команду, должен спрашивать мнения Е Цзэси?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, не задумываясь, ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты выбирай, я согласен на любой вариант.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,4019 +398,4131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кто-то не мог не спросить: «Тан Цзин ... вы и Е Цзэси в одной команде?»</w:t>
-[...3967 lines deleted...]
-        <w:t>Видео тут резко оборвалось.</w:t>
+        <w:t>Кто-то не выдержал и спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тан Цзин… вы с Е Цзэси объединились в команду?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин спокойно кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, мы вместе, так что в нашей команде не хватает ещё трёх человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один камень вызвал тысячу волн — все окружающие были потрясены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин и Е Цзэси объединились?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да ладно, разве раньше у них не были плохие отношения?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С чего вдруг они объединились? И по лицу Тан Цзиня видно, что его никто не принуждает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что касается Е Цзэси, то тут вообще никто не мог угадать, что у него на уме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А что у Е Цзэси на уме?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле мысли Е Цзэси были очень просты: раз в команде есть Тан Цзин, это всё равно, что сразу получить и капитана, и центральную позицию. А значит, он сможет с радостью «грести воду» (то есть делать вид, что работает, а самому бездельничать).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По этому поводу Е Цзэси выразил полное удовлетворение!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но участники-зрители думали иначе: Е Цзэси — первое место, Тан Цзин — второе, если они объединятся в команду, насколько же они будут сильны?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И тогда шансы остальных вылететь значительно возрастут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Цуй И вид был особенно мрачным, в глазах затаилась угрюмая злоба. Он тоже изначально хотел подойти к Е Цзэси и пригласить его в команду, но не успел протянуть оливковую ветвь, как Е Цзэси уже оказался в одной команде с Тан Цзинем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При этой мысли лицо Цуй И потемнело ещё больше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но в следующее мгновение он кое-что понял, угрюмая злоба исчезла из его глаз, оставив только насмешливо-презрительную улыбку. Не обращая больше внимания на Тан Цзиня, он повернулся и пошёл искать других для формирования команды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз Е Цзэси не возражал против выбора, Тан Цзин быстро назвал двоих: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Янь, Вань Ань, согласны быть с нами в одной команде?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Янь, конечно, был согласен!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После сегодняшнего общения он понял, что Е Цзэси — человек вполне неплохой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем более Е Цзэси был так силён.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Своим проходом в прошлом туре он был обязан исключительно Е Цзэси, и услышав от Шань Цзэюя, что можно свободно формировать команды, он первым делом подумал именно о Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вань Ань — стажёр, который и раньше всегда был в одной команде с Тан Цзинем, они из одной компании, поэтому он, естественно, тоже не возражал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В команде из пяти человек оставалось одно место.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Жань тоже хотел присоединиться к команде Тан Цзиня, но узнав, что Тан Цзин объединился с Е Цзэси, он заколебался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но если не с Тан Цзинем, то с кем? Неужели с Цуй И?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Цуй И был слишком напористым, и если Цзян Жань окажется с ним в одной команде, ему не избежать колкостей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Цзян Жань уже собирался уходить, Тан Цзин окликнул его: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цзян Жань, в нашей команде не хватает одного человека, ты не хочешь присоединиться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Жань остановился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Другие, услышав это, не скрывали разочарования — понятно, что для них здесь места нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Жань на прошлой неделе был пятым. Е Цзэси, Тан Цзин и ещё Цзян Жань — их команда будет просто чересчур сильна!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Цзян Жань не ответил сразу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он колебался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси ему не нравился, это бесспорно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И в подсознании Цзян Жань всегда считал Е Цзэси своим соперником.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На прошлой неделе, когда он попал в одну команду с Е Цзэси и неожиданно получил центральную позицию, он, конечно, обрадовался, но радость длилась недолго.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре он осознал, что Е Цзэси очень силён.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже если Е Цзэси целыми днями бездельничал на тренировках, даже если ему доставалась самая маленькая текстовая партия, он всё равно мог легко превзойти его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Жань не удержался и поднял глаза на Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси заметил его взгляд и на своём красивом лице изобразил лёгкую улыбку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Жань на мгновение отвлёкся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он пришёл на «Кумиров эпохи» ради дебюта. Е Цзэси может не беспокоиться о проходе в следующий тур, но его-то волнует.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если он пройдёт, то сможет выйти на большую сцену.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вдруг вспомнил сцену в пятницу: он сидел на местах для прошедших, а Е Цзэси стоял в центре сцены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парень улыбался, радостный и гордый, его танцевальные шаги были живыми и уверенными, словно он был царём, спустившимся в этот мир. Один поворот головы, одно движение — и весь мир взрывался криками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда танец закончился, волны аплодисментов накатывались одна за другой, и улыбка на лице Е Цзэси в тот момент была точно такой же, как сейчас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А его соперник, Е Цзэси, и вовсе не воспринимал его всерьёз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не в смысле пренебрежения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Просто Цзян Жань понял: то, что для него самого было важнее всего, для Е Цзэси не имело значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому он мог так легко отказаться от прохода. Е Цзэси вообще не заботили эти достижения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Такое чувство проигрыша, даже не вступив в борьбу, сильно подкосило Цзян Жаня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так стоит ли ему снова быть в одной команде с Е Цзэси?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не дождавшись ответа Цзян Жаня, Тан Цзин продолжил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я считаю, что Цзян Жань очень подходит. Что вы думаете?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Янь и Вань Ань, естественно, не возражали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси был ещё спокойнее — казалось, ему всё равно: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Цзян Жаня дрогнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его вдруг охватила досада: Е Цзэси всё равно, а ему-то не всё равно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он пришёл на «Кумиров эпохи» ради дебюта, ради победы. Почему он должен отказываться от своего шанса пройти в следующий тур только потому, что Е Цзэси такой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав об этом, Цзян Жань стиснул зубы и сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, я вступаю в вашу команду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин улыбнулся — первая команда была сформирована.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Окружающие разочарованно покачали головами: понятно, что для них здесь места нет. Они разошлись искать себе подходящую команду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот раз изменение формата касалось не только свободного формирования команд, но и выбора песен — съёмочная группа и наставники не вмешивались, предоставив участникам полную свободу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После того как команда была сформирована, первым делом нужно было выбрать песни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси не возражал против выбора, и вскоре две песни были определены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем настала очередь конкуренции за центральную позицию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин прикусил губу и, глядя на Е Цзэси, первым заговорил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Е Цзэси, на этот раз я буду с тобой бороться за центральную позицию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На душе у Тан Цзиня было очень непросто.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Е Цзэси пришёл на «Кумиров эпохи» ради того, чтобы добиваться его, честно говоря, Тан Цзин тогда вовсе не воспринимал его всерьёз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он думал, что Е Цзэси просто поддался минутному порыву и его очень скоро высадят из конкурса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Благодаря своей компании Тан Цзин заранее узнал о всех участниках и их возможностях. Он верил, что легко займёт первое место, а когда он дебютирует первым и получит роль в фильме Хэ Цзюнь Юня, то ни Е Цзэси, ни кто-либо другой ему будут не страшны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но никак не ожидал, что Е Цзэси внезапно перестанет за ним охотиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А во втором туре произведёт фурор, поразив всех.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин потерял первое место, а Хэ Цзюнь Юнь переключил своё внимание на Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И только тогда Тан Цзин осознал, что Е Цзэси изменился, и он больше не был тем никчёмным богатым наследником, каким его запомнили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как же мог Тан Цзин смириться с тем, что его так просто обошли? Узнав, что Хэ Цзюнь Юнь предложил Е Цзэси рекламный контракт, он ещё больше расстроился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он собственными глазами видел, как Хэ Цзюнь Юнь сам подошёл к Е Цзэси, а потом они вместе ушли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То, что вчера он подрался с Цуй И, было связано не только с тем, что Цуй И сказал какую-то гадость, но и с этой историей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Предложив Е Цзэси объединиться в команду, Тан Цзин хотел продолжить с ним соревнование.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси сказал, что речь идёт о рекламном контракте, но Тан Цзин не был так прост и не собирался в это верить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Со стороны Хэ Цзюнь Юня ещё не было официальных новостей о выборе актёров, значит, у него ещё есть шанс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Осталось ещё два выступления, и у него есть возможность снова выйти на первое место.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин не собирался так просто сдаваться!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но не успел он произнести эту фразу, как Е Цзэси спокойно ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А я и не собирался бороться за центральную позицию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Цзян Жаня на лице было написано: «Я так и знал!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он уже догадался!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Тан Цзин опешил на мгновение: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси улыбнулся и серьёзно сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты и красивый, и поёшь, и танцуешь хорошо. Я считаю, ты очень подходишь на центральную позицию в нашей группе. Я не возражаю, если ты будешь центральным. Давай!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неожиданная похвала в лицо заставила даже Тан Цзиня покраснеть, но в то же время он почувствовал себя совершенно сбитым с толку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Подожди, почему ты не хочешь бороться за центральную позицию?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А с какой стати я должен бороться? — с недоумением возразил Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзинь поперхнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Жань и Юй Янь переглянулись и понимающе улыбнулись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И правда, только те, кто уже через это прошёл, могут понять: Е Цзэси — просто «гребец» (бездельник)!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Никто не захотел бороться с Тан Цзинем за центральную позицию, и он был выбран без конкурентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на сложное выражение лица Тан Цзиня, Цзян Жань не удержался и с некоторым скрытым предвкушением подумал: что будет, когда Тан Цзин увидит, как Е Цзэси каждый день «грести» на тренировках?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При одной мысли об этом ему становилось уже немного волнительно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Времени на подготовку к третьему выступлению участникам оставили мало: за пять дней каждой группе нужно было выучить и отрепетировать один танец и одну песню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Групповые репетиции труднее, чем индивидуальные номера, потому что у всех разные способности и невозможно гарантировать, что все будут продвигаться с одинаковой скоростью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В первый день тренировок Е Цзэси почти полдня провалялся на диване.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин ещё не запомнил все танцевальные движения, а Е Цзэси уже выучил все движения за всех и танцевал их даже более точно, чем он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Тан Цзиня дёрнулся глаз, и он почувствовал, что ситуация выходит из-под его контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот же вечер Е Цзэси первым покинул тренировочную комнату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На второй день тренировок остальные участники только начали разучивать песню, а Е Цзэси уже мог спеть её целиком от начала до конца, не фальшивя, его низкий, с хрипотцой голос звучал изумительно, и даже требовательный наставник Юань Мин хвалил его снова и снова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Остальные четверо из его группы усердно тренировались, а Е Цзэси достал свои семечки и, щёлкая их, наблюдал за тренировкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно надсмотрщик, он время от времени поправлял у них несколько неточных движений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На третий день тренировок Е Цзэси занимался всего один час.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И то потому, что три наставника пришли проверить, как у них идут репетиции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По принуждению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда тренировки закончились, Е Цзэси снова первым покинул тренировочную комнату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин, глядя ему вслед, вдруг понял, что за весь день Е Цзэси ни разу даже не вспотел!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин стоял на месте, и у него перехватило горло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Жань молча покачал головой, подошёл и хлопнул Тан Цзиня по плечу, с чувством произнеся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я уже проходил через это один раз. Привыкай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин стиснул зубы, впервые испытав глубокое чувство бессилия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он не собирался так просто сдаваться. Убрав с лица эмоции, он холодно сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я продолжаю тренироваться. Вы как хотите.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Жань и Юй Янь переглянулись и одновременно вздохнули про себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Признать, что кто-то лучше тебя, действительно трудно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, пережив один раз это чувство разочарования, Цзян Жань уже мог относиться к этому спокойно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В четверг официальный блог «Кумиров эпохи» выложил новый трейлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В видеоролике были показаны нарезки из тренировок участников за последнюю неделю. Поклонники, вооружившись лупой, покадрово выискивали изображения своих кумиров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поклонники Е Цзэси тоже учуяли запах и примчались, но двухминутный ролик уже шёл на 1-й минуте 50-й секунде, а они всё ещё не нашли кадров с Е Цзэси?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда они уже начали недоумевать, на экране появилось лицо Тан Цзиня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И только и слышно было, как Тан Цзин спокойно сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Е Цзэси, на этот раз я буду с тобой бороться за центральную позицию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующую секунду камера переключилась на Е Цзэси, и в его глазах мелькнуло замешательство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этом видео оборвалось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4398,563 +4542,547 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>--- Что это за ситуация?</w:t>
-[...511 lines deleted...]
-        <w:t>[1] Водяной дух - что он здесь только для развлечения, он сильный противник, но у него нет намерения побеждать.</w:t>
+        <w:t>Что происходит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси и Тан Цзин в одной команде?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Им предстоит быть в одной команде со старым возлюбленным — это как-то чересчур волнительно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Съёмочная группа действительно умеет монтировать — ну нельзя же вот так, чтобы они не увидели, что было дальше!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поклонники Тан Цзиня тоже потрясены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да ладно, их Тан Тан оказался в одной группе с Е Цзэси?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели этот назойливый пластырь Е Цзэси сам прилепился к нему?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По сравнению с потрясёнными поклонниками, случайные зрители были скорее заинтригованы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси и Тан Цзин в одной группе — это не только столкновение сильнейших, но и битва двух старых возлюбленных!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Многие зрители уже начали с нетерпением ждать, какое выступление они им преподнесут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свежеиспечённые поклонники только что появившейся пары «Си-Тан» тоже были в восторге: они только начали «шипперить» эту пару, а их кумиры уже дают им сахар!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сценарий «взаимная любовь-ненависть» лучше всего подходит для этой пары!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-то радуется, кто-то огорчается, но как бы то ни было, этот тизер от официального блога мгновенно разжёг всеобщее любопытство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В интернете появлялось всё больше обсуждений, связанных с третьим выпуском «Кумиров эпохи», и даже те зрители, которые изначально не собирались смотреть прямую трансляцию, теперь молча ставили напоминание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Количество предзаказов на прямую трансляцию третьего выступления «Кумиров эпохи» достигло нового пика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>