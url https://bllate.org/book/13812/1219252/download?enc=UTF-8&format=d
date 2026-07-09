--- v0 (2026-05-11)
+++ v1 (2026-07-09)
@@ -14,339 +14,339 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Секретарь Гао не удивился, когда ему позвонила Янь Ман.</w:t>
-[...287 lines deleted...]
-        <w:t>Работа сложная, но награда велика!</w:t>
+        <w:t>Когда старший помощник (далее — ассистент) Гао (Гао Шу) получил звонок от Янь Мань, он не удивился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ассистента Гао звали Гао Шу, он проработал рядом с Е Цзяньбинем пять или шесть лет и повидал слишком много историй о том, как Янь Мань с сыном и старший молодой господин Е Цзэси обменивались интеллектуальными ударами и кошачьими играми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Очень часто он оказывался между четырьмя людьми — просто настоящее «хоть спереди, хоть сзади, хоть слева, хоть справа — везде тупик».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Е Цзяньбинь назначил его агентом Е Цзэси, Гао Шу тоже немного приуныл — все, кто знал нрав Е Цзэси, старались держаться от него подальше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Гао Шу должен был думать и о своём будущем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси только начал подавать надежды в индустрии развлечений, а уже привлёк бесчисленное количество поклонников. Если в дальнейшем добавить к этому правильный маркетинг и работы, Гао Шу осмеливался предположить, что Е Цзэси непременно станет очень популярным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их молодой господин, хоть и был никчёмным богатым наследником, но для этой профессии подходил идеально.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иначе, когда старший молодой господин затеял участвовать в отборочном шоу, господин Е не согласился бы так легко и не инвестировал бы десятки миллионов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Программа «Кумиры эпохи» идёт всего две недели, а инвестированные десятки миллионов уже вернулись с процентами. Когда в будущем старший молодой господин станет суперпопулярным, годовой оклад Гао Шу, по меньшей мере, тоже должен вырасти в несколько раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Работа сложная, но и отдача большая!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,1459 +366,1555 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Разве это не просто служить молодому предку? За деньги он может!</w:t>
-[...1407 lines deleted...]
-        <w:t>«Я слышал, г-н Е сказал, что начальная цена, указанная Киноимператором Хэ, составляет семь цифр? Эта плата за одобрение слишком мала».</w:t>
+        <w:t>Ну, не велика беда прислуживать такому предку? Ради денег он готов!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, с того самого момента, как он согласился с господином Е, Гао Шу считался уже на стороне старшего молодого господина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но и обижать Янь Мань ему не хотелось, поэтому он мог только правдиво ответить: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Е распорядился, чтобы я стал главным агентом старшего молодого господина, организовал его персональную студию и занялся координацией всей его работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Янь Мань немного расслабилась: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, так значит, Цзэси собирается продолжать карьеру в индустрии развлечений?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу ответил утвердительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Мань окончательно выдохнула с облегчением и с улыбкой сказала: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда, наверное, придётся тебе, ассистент Гао, нелегко придётся, ведь Цзэси — ребёнок довольно проблемный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу безмолвно усмехнулся: какой там проблемный — от него просто лысеешь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Положив трубку после разговора с Янь Мань, Гао Шу глубоко вздохнул, некоторое время настраивал себя, а потом набрал номер Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси быстро ответил, на фоне было немного шумно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здравствуйте, я Е Цзэси, — раздался в трубке ясный мужской голос, мягкий и вежливый.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу на мгновение отвлёкся, неуверенно посмотрел на номер телефона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это точно номер старшего молодого господина, но почему его тон такой… мягкий?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не дождавшись ответа, Е Цзэси терпеливо повторил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Алло?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу мгновенно пришёл в себя и поспешно ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здравствуйте, молодой господин. Это ассистент Гао Шу, господин Е велел мне с вами связаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси понял и с улыбкой сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот как. Я всё понял. А вы, ассистент Гао, могли бы сейчас подъехать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу сказал, что может.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси назвал место.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они договорились о времени и месте встречи, разговор закончился, а Гао Шу остался в глубоком сомнении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё так… гладко?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это сомнение не покидало его до самого вечера, когда они встретились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за съёмок Е Цзэси не мог покинуть виллу, к счастью, вилла семьи Е была достаточно большой, а переговорные комнаты — всегда в наличии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Толкнув дверь переговорной, Гао Шу сразу увидел сидящего на диване Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Волосы у него всё ещё были вызывающе розовые, на свету кожа казалась ещё более фарфорово-белой. Но прежнее своенравие и жестокость исчезли бесследно, и от юноши теперь исходила только мягкость и благородство, словно от отполированной яшмы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев вошедшего Гао Шу, Е Цзэси даже мягко улыбнулся ему: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ассистент Гао?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу на мгновение отвлёкся. Неужели этот человек перед ним — тот самый высокомерный и заносчивый старший молодой господин, который сохранился в его памяти?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перемена была так велика, его мягкий тон просто поражал и вызывал чувство приятной неожиданности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы не те же черты лица, Гао Шу обязательно решил бы, что обознался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но его ждало ещё большее потрясение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси не только приветливо пригласил Гао Шу сесть, но и протянул ему напиток.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Такой приветливый и спокойный — где же здесь прежний высокомерный повеса?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу торопился сюда сразу после звонка и за всю дорогу действительно не успел выпить ни глотка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на напиток в руке, Гао Шу почувствовал, что его представление о Е Цзэси начало понемногу меняться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Особенно когда он увидел, как Е Цзэси смотрит на него своими живыми глазами, полными доверия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз уж такой привередливый молодой господин ему доверяет, значит, он его очень ценит!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Трудоголик Гао Шу почувствовал себя воодушевлённым и решил, что уж он-то точно не подведёт своего молодого господина!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот контракт он заключит во что бы то ни стало!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В документах, которые Хэ Цзюнь Юнь дал Е Цзэси, было предложение о рекламной кампании в стиле «древняя элегантность» (гуфэн) от Bvlgari — новинке следующего сезона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bvlgari — международный бренд с большой историей, и хотя популярность Е Цзэси была высока, всё равно так сразу, с самого начала карьеры, получить такой контракт было бы невозможно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И все понимали, что здесь не обошлось без помощи Хэ Цзюнь Юня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси изначально хотел просто заработать немного карманных денег, но ему было не обязательно заключать контракт именно с Bvlgari. Поэтому, узнав, что рекламодатель — Bvlgari, он заколебался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, как назло, Ли Чанцзянь то и дело твердил ему: «Тебе это подходит», а Хэ Цзюнь Юнь вторил: «Тебе это идёт».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От этого Е Цзэси колебался ещё сильнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда прибыл ассистент Гао, Е Цзэси облегчённо вздохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он протянул Гао Шу напиток, желая услышать его мнение, но не успел он собраться с мыслями и заговорить, как Гао Шу выдал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я слышал от господина Е, что киноимператор Хэ предлагает семизначную сумму, начинающуюся с единицы? Это слишком мало.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,211 +1934,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гао Шу, похоже, в это время вступил в состояние переговоров, он выпил апельсиновый сок в руке и сел напротив Хэ Цзиньюня с серьезным выражением лица: «Я думаю, Император Фильмов Хэ также знает, что бренд Bulgari всегда сотрудничал с нашей компанией, не говоря уже о серии одобрений, даже если это просто общее одобрение продукта, мы можем легко получить его, не беспокоясь».　</w:t>
-[...159 lines deleted...]
-        <w:t>Гао Шу сказал сумму.</w:t>
+        <w:t>Гао Шу уже полностью вошёл в переговорную роль, одним глотком осушил стакан с апельсиновым соком и с серьёзным выражением лица уселся напротив Хэ Цзюнь Юня: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я думаю, киноимператор Хэ и сам знает, что у Bvlgari и нашей компании есть давние партнёрские отношения. Не говоря уже о рекламе одной серии, мы могли бы получить и рекламу в качестве глобального амбассадора бренда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Е Цзэси слегка закружилась голова: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Подождите…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он что, считает миллион маленькой суммой? И уже приступил к торгу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу махнул рукой в сторону Е Цзэси, бросив на него взгляд «молодой господин, будьте спокойны», и продолжил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я понимаю, что киноимператор Хэ искренне хочет сотрудничать с нашим молодым господином, но любое сотрудничество должно строиться на взаимной искренности, вы согласны?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выражение лица ассистента за спиной Хэ Цзюнь Юня изменилось, но сам Хэ Цзюнь Юнь не выказал ни малейшего недовольства, а наоборот, с улыбкой сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ассистент Гао прав. А какую сумму считаете уместной вы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу назвал цифру.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,83 +2222,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Плата за сорок серий телесериала, которую он получил до этого, была не такой высокой!</w:t>
-[...31 lines deleted...]
-        <w:t>Неожиданно Гао Шу неправильно понял значение Е Цзэси: «Молодой мастер, вы думаете, что цена все еще низкая? Тогда удвойте ее».</w:t>
+        <w:t>Он и за сорокасерийный сериал раньше не получал столько!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Гао Шу, похоже, не так понял Е Цзэси: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Молодой господин считает, что всё ещё мало? Тогда увеличим цену вдвое.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2158,451 +2334,483 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В конце концов, Гао Шу помог Е Цзэси подписать одобрение по слишком высокой цене.</w:t>
-[...399 lines deleted...]
-        <w:t>Ассистент просто следила за Хэ Цзиньюнем в течение короткого времени, но она также слышала, что «Знаменитый генерал» - это первый фильм, в котором Хэ Цзиньюнь берет на себя роль режиссера и сценариста.</w:t>
+        <w:t>В итоге Гао Шу подписал рекламный контракт для Е Цзэси по цене, которая была настолько высока, что граничила с абсурдом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подписав контракт, Гао Шу успокоил Е Цзэси: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Молодой господин, эта цена действительно немного низковата, но всё же это наша первая реклама, всего лишь одна серия. Когда вы станете ещё популярнее, вся наша компания сможет предложить вам свои лучшие ресурсы. Стоит ли переживать из-за какого-то Bvlgari?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Е Цзэси сердце ёкнуло. «Какой-то Bvlgari».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот она, жизнь богатых людей?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разумеется, Е Цзэси не забывал, что он сам и есть этот богатый человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Просто, к несчастью, до этого момента кнопка его «счастья» была нажата Е Цзяньбинем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но как только он снимет эту рекламу, его больше ничто не будет сдерживать!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав об этом, настроение у Е Цзэси поднялось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он даже согласился на просьбу Хэ Цзюнь Юня перед уходом добавить его в друзья в WeChat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сообщение с запросом на добавление, наконец, было одобрено. Хэ Цзюнь Юнь, опустив глаза, посмотрел на аватар с изображением головы арбуза и слегка улыбнулся уголками губ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ассистент тоже дождалась, пока все уйдут, и только тогда с некоторым недовольством сказала: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат Хэ, бренд дал такую маленькую сумму за рекламу, а всё, что сверх той суммы, которую он назвал, — это вы из своего кармана доплачиваете! Им бы ещё губы раскатать!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь выключил экран телефона и, улыбнувшись, посмотрел на ассистента: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А знаешь, сколько я вложил в «Прославленного полководца»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ассистент только недавно начала работать с Хэ Цзюнь Юнем, но всё же слышала, что «Прославленный полководец» — это первый фильм, который Хэ Цзюнь Юнь сам написал и срежиссировал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2622,1715 +2830,2067 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хэ Цзиньюнь посмотрел на ассистента, его глаза сузились от улыбки: «Я думаю, что стоит обменять несколько миллионов на любимого актера».</w:t>
-[...1663 lines deleted...]
-        <w:t>Тан Цзин улыбнулся: «Это то, что только ты мог сказать. Если бы Учитель Хэ так ценил других людей, они будут улыбаться от ушей до ушей во сне».</w:t>
+        <w:t>Хэ Цзюнь Юнь посмотрел на ассистента, и улыбка в его глазах стала глубже: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Несколько миллионов за желанного актёра, по-моему, стоят того.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз деньги отданы, то и человек уже никуда не денется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ассистент подняла глаза и встретилась с улыбающимся лицом Хэ Цзюнь Юня — и тут же испытала шок от столкновения с такой красотой, её сердце бешено заколотилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующую секунду она покраснела и отвела взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ладно, раз кумир счастлив — и ладно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз Хэ Цзюнь Юнь счастлив, то Е Цзэси, у которого вот-вот появятся деньги, ещё счастливее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он уже начал прикидывать, когда бы ему выйти из конкурса. Сейчас, конечно, ещё нельзя — деньги ещё не пришли, нужно хотя бы дождаться, пока они поступят.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока Е Цзэси размышлял о выходе из конкурса, Гао Шу обсуждал с Ли Чанцзянём планы дальнейшего развития Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя Гао Шу был агентом впервые, все эти дела были для него раз плюнуть по сравнению с его обычной работой в компании, и он только лучше с ними справлялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но не успели они обсудить и пары вопросов, как к ним подбежал работник съёмочной группы и тихо сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Режиссёр Ли, случилось кое-что…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чанцзянь выслушал, лицо его изменилось, он поднялся и сказал Е Цзэси: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цзэси, уже поздно, иди отдыхай, завтра съёмки. А вы, ассистент Гао, тоже возвращайтесь, если что — свяжемся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу кивнул и больше ничего не сказал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси не расслышал, что сказал работник, да и не интересовался он этим. Он только сказал Ли Чанцзяню: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, сегодня я вас утомил, дядя Ли. Вы тоже заканчивайте свои дела пораньше и отдохните.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Ли Чанцзянь немного смягчился, с улыбкой похлопал Е Цзэси по плечу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, знаю, иди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами Ли Чанцзянь ушёл вместе с работником.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу довольно посмотрел на Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их старший молодой господин действительно изменился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разве прежний Е Цзэси стал бы говорить такие слова?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу в душе был всё более доволен Е Цзэси и одновременно решил, что он непременно станет для него самой надёжной опорой. Вопрос с организацией студии не терпит отлагательств!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этой мыслью Гао Шу тоже ушёл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси вернулся в общежитие один, и только на следующий день узнал, что произошедшее вчера вечером было совсем не пустяком:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин и Цуй И подрались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Янь с самого утра пришёл к двери Е Цзэси и рассказал ему об этом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Причина драки была неизвестна, Ли Чанцзянь устроил из-за этого большой скандал и несколько раз предупредил работников и участников, чтобы никто не разглашал эту историю — иначе о карьере в этом кругу можно забыть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Ли Чанцзяня были широкие связи в этом кругу, в первые годы он снял бесчисленное количество наград, вёл несколько крупных мероприятий на Центральном телевидении. Его слова, естественно, имели вес, поэтому историю замяли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, услышав об этом, не мог усидеть на месте и тут же собрался идти к Ли Чанцзяню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй-эй-эй, режиссёр Ли как раз боится, что ты рассердишься, поэтому несколько раз повторял, чтобы мы не смели тебе рассказывать! Если ты сейчас пойдёшь к нему, мне сегодня же придётся с позором уйти! — Юй Янь насмерть загородил дверь, не пуская Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси нахмурился и, опустив взгляд на Юй Яня, спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда зачем ты мне рассказал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза Юй Яня тут же расширились — это был стыд человека, которого поймали с поличным. Он смутился, помялся некоторое время и наконец тихо сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Просто… ну… в прошлую пятницу, ты ведь…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не договорил, но Е Цзэси понял, что он хочет сказать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как там Тан Цзин? — немного успокоившись, Е Цзэси сменил тему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Янь тут же выпалил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вчера поздно ночью он вернулся, похоже, всё в порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не пострадал? — спросил Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Янь честно ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я тогда был далеко, не разглядел, наверное, нет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси увидел Тан Цзиня только перед началом записи. То, что Юй Янь сказал «не пострадал», было неправдой: небольшие повреждения всё же были.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Тан Цзиня были тонкие, изящные черты лица, поэтому во время записи он обычно либо использовал лёгкий макияж, либо не пользовался им вовсе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выйдя сегодня, Е Цзэси сразу заметил, что основа тонального крема у него очень плотная, а в уголке губы слегка видна ссадина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси не удержался и подошёл: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты в порядке?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев Е Цзэси, Тан Цзин удивился, но быстро улыбнулся уголками губ: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И что со мной могло случиться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, нахмурившись, прямо сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Точно ничего? Я знаю о вчерашнем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин удивился ещё больше, поднял глаза и встретил взгляд Юй Яня, который украдкой подглядывал неподалёку. Он быстро всё понял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С беспомощной улыбкой он сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Янь ещё осмелился тебе рассказать. Режиссёр Ли много раз говорил другим участникам, чтобы никто не смел рассказывать второму лицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси сел рядом с ним: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не в убытке?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я начал первым, как я мог быть в убытке?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси облегчённо вздохнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну и хорошо. В следующий раз, если будете драться, предупреди заранее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин рассмеялся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А что? Ты ещё и помогать собрался?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси приподнял бровь, разминая руку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я один с четырьмя справлюсь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин не придал значения, улыбнулся и отмахнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через некоторое время он вдруг снова заговорил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я вчера вечером видел, как учитель Хэ подходил к тебе поговорить. О чём вы говорили?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси уже считал Тан Цзиня своим человеком, поэтому ничего не скрывал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обсуждали рекламный контракт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выражение лица Тан Цзиня слегка изменилось, но быстро вернулось в норму: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот как. Учитель Хэ тебя очень ценит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Е Цзэси не обрадовался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я бы предпочёл, чтобы он меня не ценил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Только ты можешь так сказать. Любой другой на твоём месте во сне бы улыбался, если бы его так ценил учитель Хэ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4350,851 +4910,899 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но после того, как Тан Цзин упомянул об этом, Е Цзэси подумал о том, что он долгое время игнорировал.</w:t>
-[...799 lines deleted...]
-        <w:t>Е Цзэси сначала опешил, затем улыбнулся и с готовностью согласился: «Хорошо».</w:t>
+        <w:t>Но, после того как Тан Цзин упомянул об этом, Е Цзэси вспомнил кое-что, что давно упустил из виду —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Согласно развитию сюжета в романе, Тан Цзин должен был познакомиться с Хэ Цзюнь Юнем именно на «Кумирах эпохи».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем Хэ Цзюнь Юнь пригласил бы его сниматься в фильме, и во время съёмок их отношения бы развились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После выхода фильма Тан Цзин стал бы мгновенно знаменитым, и они вдвоём объявили бы об отношениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что же получается — Хэ Цзюнь Юнь уже уехал, а Тан Цзин, кажется, до сих пор с ним не слишком близок?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успел Е Цзэси додумать эту мысль до конца, как в зал вошли двое наставников, и вместе с ними был приглашённый наставник этой серии — Юань Мин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юань Мин — глубоко уважаемый университетский профессор, многие выдающиеся музыканты в индустрии развлечений — его ученики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наставники уже были на месте, а одного участника всё ещё не хватало — того самого Цуй И, который вчера дрался с Тан Цзинем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цуй И появился в спешке за две минуты до начала записи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только тогда Е Цзэси понял, что Тан Цзин действительно не в убытке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А вот у Цуй И весь левый уголок глаза распух, словно его ужалила пчела. Гримёрша, должно быть, сделала всё возможное, чтобы замаскировать, но всё равно были видны синевато-фиолетовые следы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Невооружённым глазом было заметно, а в камере будет видно ещё отчётливее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Другие участники не осмеливались комментировать вслух, но взгляды были красноречивы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько десятков взглядов бесцеремонно скользили по Цуй И сверху вниз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На лице Цуй И читалась некоторая растерянность, и он злобно уставился на Тан Цзиня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин сделал вид, что не замечает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре прибыл и Ли Чанцзянь, и запись официально началась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все, прекрасно понимая друг друга, не проронили ни слова о вчерашнем происшествии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюй объявил новый формат соревнования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Третий отборочный этап: из двадцати пяти присутствующих участников должны остаться только десять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эти двадцать пять участников снова разделят на пять групп, будут проверять и танец, и вокал, зрители и наставники будут ставить оценки. В итоге десять участников из двух групп, занявших первые два места, перейдут в следующий тур напрямую.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоит отметить, что на этот раз при формировании групп нет никаких ограничений: участники могут свободно выбирать себе команду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только Шань Цзэюй замолчал, в зале раздались возбуждённые голоса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси тоже удивился: новый формат кажется более свободным, но на деле он ещё жестче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапно кто-то хлопнул Е Цзэси по плечу. Тан Цзин, глядя на него, предложил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не хочешь объединиться в команду?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси сначала опешил, потом улыбнулся уголками губ и с радостью согласился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>