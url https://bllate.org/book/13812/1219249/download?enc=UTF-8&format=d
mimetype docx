--- v0 (2026-05-16)
+++ v1 (2026-07-09)
@@ -14,4163 +14,4323 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Перед начало ПК проводится лотерея, которая определит тип выступления, которое каждый ожидающий участник проигравшей группы должен исполнить.</w:t>
-[...4031 lines deleted...]
-        <w:t>[1] Он спел строки на японском, так что это не опечатка </w:t>
+        <w:t>Перед соревнованием на выбывание была проведена жеребьёвка, которая определяла, какую именно категорию номеров предстояло исполнить каждому из ожидающих участника из группы проигравших.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси вытянул танцевальную композицию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот момент, когда он увидел результат жеребьёвки, его брови слегка сошлись, но он тут же расслабился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не удержался и мысленно проворчал, что ему не повезло — опять придётся и петь, и танцевать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Утомительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но камера запечатлела этот момент, и зрителям показалось, что Е Цзэси волнуется за своё предстоящее выступление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я помню, раньше Е Цзэси выбрал вокальное направление, кажется? А справится ли он с танцевальной композицией?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Наверное? Ведь в только что исполненной песне „Без трендов не надо тратить деньги“ тоже были танцевальные движения, и Е Цзэси показал себя отлично!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несмотря на такие слова, тех, кто волновался, было немало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на своего друга, который сидел рядом с нахмуренным лбом, Шань Цзэюй не удержался и пошутил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего страшного, чего волноваться? В крайнем случае пойдёшь к тебе в кино сниматься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Хэ Цзюнь Юнь повернул голову и посмотрел на Шань Цзэюя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюй, озадаченный его взглядом, спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тонкие губы Хэ Цзюнь Юня изогнулись в красивую улыбку: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто сказал, что он вылетит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюй ответил как само собой разумеющееся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это соревнование на выбывание проверяет все аспекты. Наша программа отбирает участников мужской группы, а группе нужны участники с высокими всесторонними данными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь улыбнулся, но не ответил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Скоро всё станет ясно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вероятно, Ли Чанцзянь тоже хотел знать, почему Е Цзэси на предыдущем этапе отказался от участия, поэтому первым на соревновании на выбывание в группе проигравших выступал именно Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свет на сцене померк, и на большом экране появилось имя Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Луч света упал сверху, погрузив половину тела Е Цзэси в темноту. В перекрестье света и теней можно было разглядеть только почти идеальный профиль молодого парня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси внезапно изогнул уголки губ, чёрная родинка под его яркими глазами манила и завораживала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующее мгновение микрофон медленно поднёсся к его губам, и на сцене разнесётся невероятно пронзительный голос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поняв, что могу стать сильнее,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возьми меня с собой, вперёд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[??? Это же «Гинка Рэнка»?!?!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Гинка Рэнка! Никогда бы не подумал, что в своей жизни услышу эту песню на сцене отборочного шоу мужской группы!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Потрясла всю мою семью!!! Е Цзэси собирается танцевать под «Гинка Рэнка»?!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но не успели зрители удивиться, как в следующую секунду аккомпанемент стих и заиграла другая, более знакомая мелодия, а на сцене зажёгся полный свет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все: «!!!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На сцене Е Цзэси расстегнул пуговицы на рубашке, обнажив линию соблазнительных ключиц, его тело купалось в свете прожекторов, и он под ритм музыки начал танцевать всеми известные «бабочкины шаги».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За ними последовали «шаги куртизанки», затем — встряхивание плечами, выпад ногой, движение бёдрами вперёд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Комментарии на миг затихли, а в следующее мгновение взорвались шквалом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[!!!! Ааааааааааааааа я умираю!!!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Чистая земля блаженства! Е Цзэси — крут!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Блин! Никогда бы не подумал, что в своей жизни увижу на отборочном шоу мужской группы «Чистую землю блаженства»!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Чжай-танец! Чжай-танец! Чжай-танец! Парень танцует чжай-танец! Но почему у тебя это получается даже лучше, чем у меня?!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Танцевальные шаги Е Цзэси были живыми и лёгкими, движения — чёткими и чистыми, а улыбка на лице — уверенной и жизнерадостной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, танцуя, с чувством запел:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В час, когда всходит луна,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зажигаются красные фонари.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сигнал — в ритме праздничного оркестра,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Танцуя, бабочка манит за собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ну же, загляни, посмотри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один поворот — и снова невероятно чувственное движение бёдрами вперёд и встряхивание плечами, в котором женственность и мужественность были проявлены до предела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Визг в зале не прекращался ни на секунду, бесчисленные поклонницы не удержались и вскочили со своих мест, начиная танцевать в проходах под музыку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Плакаты в их руках, которые они использовали как светящиеся палочки, создавали в зале подобие звёздной реки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если соблазнишься — не вырваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если хочешь радостных забав,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Добро пожаловать в Чистую землю блаженства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пой, как поётся, следуя за сердцем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дай же услышать твой голос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Танцуй, забыв о времени,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этой ночью вместе, ах, безумно цвети.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В жизнерадостном ритме — хлопки, взбивание волос, выпячивание груди, ритм снова ускоряется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свет прожекторов был ослепителен, Е Цзэси, казалось, весь светился, словно самая яркая звезда в ночи, сияя ярким светом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он танцевал, и звёзды вокруг меркли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было самое ослепительное огненное шоу, горячо расцветающее на сцене.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Светящиеся палочки, что колыхались вокруг, были звёздной рекой, что окружала его. На своей сцене Е Цзэси наслаждался каждой минутой, танцевал от души.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выпад ногой, поворот бёдер, капли пота скатываются со лба, повисают на ресницах, превращаясь в капельки воды, и под танцевальные движения рассыпаются хрустальными брызгами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Последняя высокая нота, казалось, медленно протекла с небес, Е Цзэси, сияя улыбкой, проживал каждое движение, каждый взгляд был наполнен чувством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это захватывало дух, это пленяло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюй был действительно восхищён, он не удержался и воскликнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слишком сильно, Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Хэ Цзюнь Юня был прикован к Е Цзэси, улыбка на его губах становилась всё шире, в глазах была непоколебимая уверенность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он это видел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каждый напряжённый мускул Е Цзэси кричал о его любви к этой сцене.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он был похож на цветок, тянущийся к солнцу, не переставая, следует за светом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Куда падал взгляд — там и был свет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси был рождён для этой сцены!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он был прирождённым танцором.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он и был светом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Знакомые «бабочкины шаги» появились снова, и в их ритме свет, струившийся от Е Цзэси, стал ещё ярче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пот пропитал его рубашку, на бледном лице выступила лёгкая испарина, глаза цвета чёрного обсидиана сияли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С последним «шагом куртизанки», попавшим в ритм, музыка стала стихать, свет прожекторов становился всё ярче, и в последний момент музыка замолкла, зал залило ярким светом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси в центре сцены улыбался, его белая, чистая рубашка промокла от пота, облегая его стройную талию, которая казалась такой тонкой, что можно было обхватить, но при этом была полна силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свет всего зала сосредоточился на нём, в этот момент Е Цзэси был самой яркой звездой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Аааааааааааа —]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бурные аплодисменты и крики разнеслись по всему залу, зрители и поклонники выкриками выражали своё восхищение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Слишком сильно!!!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Е Цзэси — крут!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я плачу, это правда очень трогательно!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент комментарии целиком были забиты восклицательными знаками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Сначала „Гинка Рэнка“, потом „Чистая земля блаженства“! У меня, девушки, крышу сносит!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Как только заиграла музыка, мой парень, любитель аниме, пришёл на звук, и теперь он сидит рядом и не уходит! И ещё заставляет меня голосовать за Е Цзэси! Плачу, но я же фанатка Тан Цзиня!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Блин, я тоже фанатка Тана Тана, но на этот раз Е Цзэси меня просто покорил!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Когда Е Цзэси танцует, у него в глазах звёзды!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-то в зале крикнул «Е Цзэси», а следом за ним весь зал начал скандировать, и бесчисленные голоса слились в одно имя —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Е Цзэси! Е Цзэси! Е Цзэси!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Под скандирование всего зала Е Цзэси поклонился, отвесив глубокий поклон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Аааааа —]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Крики стали ещё громче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже Си Шу остановился, не решаясь выйти на сцену — в этот момент сцена могла принадлежать только Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через две минуты эти бесчисленные выкрики, обращённые к Е Цзэси, постепенно стихли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь первым поднялся с места. Он ничего не сказал, просто сложил ладони и начал хлопать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увлечённые его примером, Шань Цзэюй и Цюй Сяо тоже поднялись и зааплодировали, а зрители в зале снова принялись скандировать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Е Цзэси, — когда выкрики стихли, первым заговорил снова Хэ Цзюнь Юнь; в его глубоких глазах читалось неподдельное восхищение, — ты снова меня поразил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка на губах Е Цзэси не угасала, он улыбнулся и сказал «спасибо».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Восхищаться можно, но сниматься в кино — абсолютно точно нет!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси посмотрел на Хэ Цзюнь Юня красноречивым взглядом «ты и я всё понимаем».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь не удержался от улыбки, уголки его губ поползли вверх, и он с сожалением покачал головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Сяо не переставала восхищаться: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Е Цзэси, раньше ты спросил меня, нравишься ли ты мне, и сейчас я серьёзно тебе отвечу: ты мне правда очень нравишься!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз уж заслужил любовь учителя Цюй, моя жизнь удалась! — Е Цзэси моргнул и с притворной пафосностью схватился за сердце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В зале раздался смех зрителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Многие зрители всё ещё были под впечатлением от танца Е Цзэси и никак не могли прийти в себя, а тут их внезапно рассмешили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Е Цзэси — ужасный человек! Я же так растрогана, а он заставляет меня смеяться!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я тоже растрогана, поэтому прошу запись экрана! Я хочу пересмотреть выступление Е Цзэси!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Пересмотреть? А не смотреть трансляцию дальше?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[А что там смотреть? Думаешь, такой Е Цзэси может вылететь?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это была правда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси безоговорочно прошёл в следующий тур, более того, он набрал максимальное количество голосов, из группы проигравших прошёл в двадцать пятёрку и сместил Тан Цзиня, заняв первое место по очкам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он был бесспорно первым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин сидел, не находя себе места, но он должен был признать, что Е Цзэси очень силён: он был похож на короля сцены и уже одним своим присутствием оказывал давление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы в этот момент ему пришлось соревноваться с Е Цзэси, у Тан Цзиня не было бы полной уверенности, что он сможет пройти дальше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В душе Тан Цзиня по отношению к такому Е Цзэси смешивались чувства: и негодование, и уважение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Особенно когда он увидел, как Е Цзэси с улыбкой направился в его сторону, Тан Цзин даже ощутил что-то вроде чувства неполноценности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это чувство было очень неприятным, оно вызвало у Тан Цзиня тревогу и даже некоторую беспомощность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А потом Е Цзэси помахал Тан Цзиню рукой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я вернулся!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин застыл на месте, с отсутствующим видом глядя на сияющего улыбкой парня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне очень хочется услышать, как ты скажешь мне: «Поздравляю с проходом», — сказал Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин прикусил губу и недоумевающе посмотрел на Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка на губах Е Цзэси стала глубже, и, словно поняв недоумение Тан Цзиня, он объяснил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё же каждый хочет быть признанным тем, кто лучше его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В душе Тан Цзиня промелькнуло нехорошее предчувствие — это было не то направление, в котором, как он надеялся, должны были развиваться события.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он никак не мог заставить себя не говорить. Каждый питает слабость к сильным, и Тан Цзин не был исключением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем более что такой великолепный Е Цзэси назвал его самого великолепным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наконец, глаза Тан Цзиня увлажнились, и он с улыбкой сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты очень хорош. Поздравляю с проходом, Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка на лице Е Цзэси стала ещё шире, и он от души сказал: — Спасибо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин, глядя на красивую улыбку Е Цзэси, покраснел кончиками ушей и неловко отвёл взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Скромный, великолепный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Такой Е Цзэси непременно станет знаменитым, подумал Тан Цзин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Горячие поисковые запросы в тот вечер стали лучшим доказательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только Е Цзэси никак не ожидал, что из-за этого станет участником «Кумиров эпохи» с самым большим количеством поклонников-мужчин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да, мужчин! Не женщин!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>п/п:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Поняв, что могу стать сильнее…» (强くなれる理由を知った) — строчка из песни «Gurenge» (紅蓮華) группы LiSA (тема к аниме «Demon Slayer»). Перевод строчек приблизительный, максимально близкий к оригинальному тексту песни (китайская версия).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«В час, когда всходит луна…» (月明かり昇る刻) — строчки из песни «Gokuraku Jōdo» (極楽浄土) от GARNiDELiA. Перевод максимально буквальный. Название «Чистая земля блаженства» — традиционный буддийский термин для рая (Сукхавати), использован как прямой перевод названия песни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Чжай-танец» (宅舞) — от 宅 (zhái — отаку, домосед) + 舞 (wǔ — танец). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во время выхода истории был очень трендовый танец. Сейчас на момент редактирования в 2026 году с ним можно сравнить NO BATIDÃO – ZXKAI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https://youtu.be/CwkzK-F0Y00 </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[2] Китайцы [большинство людей в мире] используют произношение на своем родном языке, чтобы петь иностранную песню. Итак, первые два текста на японском звучат так на китайском. Если вы попросите меня перевести это предложение целиком, это не имеет смысла LOL</w:t>
-[...47 lines deleted...]
-        <w:t>[5] Рекомендую вам, ребята, посмотреть: Gokuraku joudo, пока читаете эту часть, чтобы вы имели представление о том, о чем говорят пользователи сети. Если вы не знаете, что это за песня. </w:t>
+        <w:t>Ойранская походка/походка куртизанки - медленная походка, характерная для ношения кома гета. Вы можете посмотреть видео об этой прогулке на YouTube, его легче увидеть, чем я описываю . Так же она есть в танце. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рекомендую вам, ребята, посмотреть: Gokuraku joudo, пока читаете эту часть, чтобы вы имели представление о том, о чем говорят пользователи сети. Если вы не знаете, что это за песня. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ссылка от меня на всякий случай. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>